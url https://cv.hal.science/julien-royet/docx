--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -66,385 +66,385 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult Drosophila aversion to caffeine requires a unique TrpA1 isoform and the PLC signaling cascade</w:t>
+                <w:t xml:space="preserve">Drosophila’s sensory responses to bacterial peptidoglycan integrates positive and negative signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martina Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Masuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romane Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
+                <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50, pp.bjaf058. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.104863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjaf058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2025.104863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383913v1</w:t>
+                <w:t xml:space="preserve">hal-04991756v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila’s sensory responses to bacterial peptidoglycan integrates positive and negative signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adult Drosophila aversion to caffeine requires a unique TrpA1 isoform and the PLC signaling cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Montanari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jade Gillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Thuy La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Grosjean</w:t>
+                <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.104863. </w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.bjaf058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2025.104863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjaf058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991756v2</w:t>
+                <w:t xml:space="preserve">hal-05383913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval microbiota primes the &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; adult gustatory response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dusabyinema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal coordination of Duox/TrpA1/Dh31 and IMD pathways is required for the efficient elimination of pathogenic bacteria in the intestine of Drosophila larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Tleiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -958,64 +958,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria-derived peptidoglycan triggers a non-canonical NF-κB dependent response in Drosophila gustatory neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambra Masuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1082,5001 +1082,5648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Microorganisms and Parasites on Neuronally Controlled Drosophila Behaviours</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inner‐membrane proteins PMI/TMEM11 regulate mitochondrial morphogenesis independently of the DRP1/MFN fission/fusion pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Arnauné-Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10092350⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.223-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22058-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555605v1</w:t>
+                <w:t xml:space="preserve">hal-04737101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Bacteria Impact Host Nervous System and Behaviors: Lessons from Flies and Worms.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of Microorganisms and Parasites on Neuronally Controlled Drosophila Behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Montanari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léopold Kurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tins.2020.09.007⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.2350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10092350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021669v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for a Binary Choice Feeding Assay Using Adult, Axenic Drosophila</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Charroux</w:t>
+                <w:t xml:space="preserve">How Bacteria Impact Host Nervous System and Behaviors: Lessons from Flies and Worms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Masuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Kurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2020.100117⟩</w:t>
+              <w:t xml:space="preserve">Trends in Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (12), pp.998-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tins.2020.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993151v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uridine Catabolism Breaks the Bonds of Commensalism.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manish Joshi</w:t>
+                <w:t xml:space="preserve">Protocol for a Binary Choice Feeding Assay Using Adult, Axenic Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2020.02.008⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2020.100117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021767v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila Aversive Behavior toward Erwinia carotovora carotovora Is Mediated by Bitter Neurons and Leukokinin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (6), pp.101152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut bacteria-derived peptidoglycan induces a metabolic syndrome-like phenotype via NF-κB-dependent insulin/PI3K signaling reduction in Drosophila renal system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphäel Tavignot</w:t>
+                <w:t xml:space="preserve">Uridine Catabolism Breaks the Bonds of Commensalism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-70455-7⟩</w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (3), pp.312-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2020.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021698v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidoglycan-dependent NF-κB activation in a small subset of brain octopaminergic neurons controls female oviposition</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gut bacteria-derived peptidoglycan induces a metabolic syndrome-like phenotype via NF-κB-dependent insulin/PI3K signaling reduction in Drosophila renal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zugasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphäel Tavignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.50559⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.14097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70455-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340050v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitofusin gain and loss of function drive pathogenesis in Drosophila models of CMT2A neuropathy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aїcha Aouane</w:t>
+                <w:t xml:space="preserve">Peptidoglycan-dependent NF-κB activation in a small subset of brain octopaminergic neurons controls female oviposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Masuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esra Karatas</w:t>
+                <w:t xml:space="preserve">Gérard Maniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Viallat-Lieutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Poliacikova</w:t>
+                <w:t xml:space="preserve">Emilie Avazeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zugasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (8), pp.e45241. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.e50559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embr.201745241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.50559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088624v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Catabolism Fuels Drosophila Gut Immunity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitofusin gain and loss of function drive pathogenesis in Drosophila models of CMT2A neuropathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla El Fissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aїcha Aouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esra Karatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Poliacikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2018.02.006⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (8), pp.e45241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.201745241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106708v1</w:t>
+                <w:t xml:space="preserve">hal-02088624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytosolic and Secreted Peptidoglycan-Degrading Enzymes in Drosophila Respectively Control Local and Systemic Immune Responses to Microbiota</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid Catabolism Fuels Drosophila Gut Immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Masuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Host and Microbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (2), pp.215-228.e4. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.288-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2018.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2017.12.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02108488v1</w:t>
+                <w:t xml:space="preserve">hal-02106708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila larvae food intake cessation following exposure to Erwinia contaminated media requires odor perception, Trpa1 channel and evf virulence factor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Cytosolic and Secreted Peptidoglycan-Degrading Enzymes in Drosophila Respectively Control Local and Systemic Immune Responses to Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Léopold Kurz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine W Peslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chaduli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.02.004⟩</w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.215-228.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2017.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690589v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptidoglycan sensing by octopaminergic neurons modulates Drosophila oviposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Léopold Kurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chaduli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Viallat-Lieutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.21937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligopeptide Transporters of the SLC15 Family Are Dispensable for Peptidoglycan Sensing and Transport in &amp;lt;b&amp;gt;&amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;&amp;lt;/b&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Charroux</w:t>
+                <w:t xml:space="preserve">Drosophila larvae food intake cessation following exposure to Erwinia contaminated media requires odor perception, Trpa1 channel and evf virulence factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Masuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Léopold Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000475771⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.25 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690565v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria sensing mechanisms in Drosophila gut: Local and systemic consequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Royet</w:t>
+                <w:t xml:space="preserve">Oligopeptide Transporters of the SLC15 Family Are Dispensable for Peptidoglycan Sensing and Transport in &amp;lt;b&amp;gt;&amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;&amp;lt;/b&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chaduli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Viallat-Lieutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2016.01.001.Epub2016Jan8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (5), pp.483 - 492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000475771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446149v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue-Specific Regulation of Drosophila NF-x03BA;B Pathway Activation by Peptidoglycan Recognition Protein SC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Bacteria sensing mechanisms in Drosophila gut: Local and systemic consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Capo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kellenberger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Charroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000437368⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2016.01.001.Epub2016Jan8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426525v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila Microbiota Modulates Host Metabolic Gene Expression via IMD/NF-κB Signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tissue-Specific Regulation of Drosophila NF-x03BA;B Pathway Activation by Peptidoglycan Recognition Protein SC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Defaye</w:t>
+                <w:t xml:space="preserve">D. Costechareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Bozonnet</w:t>
+                <w:t xml:space="preserve">A. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Puthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Royet</w:t>
+                <w:t xml:space="preserve">D. Chaduli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094729⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000437368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595964v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the Drosophila ortholog of the vertebrate Golgi pH regulator (GPHR) protein disturb endoplasmic reticulum and Golgi organization and affect systemic growth</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Drosophila Microbiota Modulates Host Metabolic Gene Expression via IMD/NF-κB Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berra Erkosar Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Defaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Puthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/bio.20137187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01134495v1</w:t>
+                <w:t xml:space="preserve">hal-01595964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spotting the differences: probing host/microbiota interactions with a dedicated software tool for the analysis of faecal outputs in Drosophila</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Mutations in the Drosophila ortholog of the vertebrate Golgi pH regulator (GPHR) protein disturb endoplasmic reticulum and Golgi organization and affect systemic growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Royet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.72-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.20137187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.05.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01134510v1</w:t>
+                <w:t xml:space="preserve">hal-01134495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms and consequence of bacteria detection by the Drosophila gut epithelium.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spotting the differences: probing host/microbiota interactions with a dedicated software tool for the analysis of faecal outputs in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mt Wayland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Defaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sa Jayaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.126-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/gmic.24386⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00862212v1</w:t>
+                <w:t xml:space="preserve">hal-01134510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of a NF-κB/Diap1 Pathway by PGRP-LF Is Required for Proper Apoptosis during Drosophila Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Tavignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chaduli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Djitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.e1006569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Drosophila inner-membrane protein PMI controls crista biogenesis and mitochondrial diameter.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms and consequence of bacteria detection by the Drosophila gut epithelium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.259-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/gmic.24386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.115675⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00843395v1</w:t>
+                <w:t xml:space="preserve">hal-00862212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut-microbiota interactions in non-mammals: what can we learn from Drosophila?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Drosophila inner-membrane protein PMI controls crista biogenesis and mitochondrial diameter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla El Fissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Tufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bentobji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Liévens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (Pt 3), pp.814-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.115675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smim.2011.11.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00843407v1</w:t>
+                <w:t xml:space="preserve">hal-00843395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SKIV2L mutations cause syndromic diarrhea, or trichohepatoenteric syndrome.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gut-microbiota interactions in non-mammals: what can we learn from Drosophila?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seminars in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (1), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smim.2011.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2012.02.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00843403v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidoglycan sensing by the receptor PGRP-LE in the Drosophila gut induces immune responses to infectious bacteria and tolerance to microbiota.</w:t>
+                <w:t xml:space="preserve">SKIV2L mutations cause syndromic diarrhea, or trichohepatoenteric syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bosco-Drayon</w:t>
+                <w:t xml:space="preserve">Alexandre Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Poidevin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivo Gomperts Boneca</w:t>
+                <w:t xml:space="preserve">Christine Martinez-Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Narbonne-Reveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Royet</w:t>
+                <w:t xml:space="preserve">Bertrand Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egritas Odul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2012.06.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (4), pp.689-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2012.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843398v1</w:t>
+                <w:t xml:space="preserve">hal-00843403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Drosophila peptidoglycan-recognition protein LF interacts with peptidoglycan-recognition protein LC to downregulate the Imd pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peptidoglycan sensing by the receptor PGRP-LE in the Drosophila gut induces immune responses to infectious bacteria and tolerance to microbiota.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Coste</w:t>
+                <w:t xml:space="preserve">Virginie Bosco-Drayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leone</w:t>
+                <w:t xml:space="preserve">Mickael Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Gomperts Boneca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Vincentelli</w:t>
+                <w:t xml:space="preserve">Karine Narbonne-Reveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (4), pp.327-333. </w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.153-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/embor.2011.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608209v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidoglycan recognition proteins: modulators of the microbiome and inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Drosophila peptidoglycan-recognition protein LF interacts with peptidoglycan-recognition protein LC to downregulate the Imd pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Basbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vincentelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nri3089⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (4), pp.327-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/embor.2011.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692785v1</w:t>
+                <w:t xml:space="preserve">hal-00608209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila immune response From systemic antimicrobial peptide production in fat body cells to local defense in the intestinal tract</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Royet</w:t>
+                <w:t xml:space="preserve">Peptidoglycan recognition proteins: modulators of the microbiome and inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipika Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Dziarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Reviews Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (12), pp.837 - 851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nri3089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/fly.4.1.10810⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00566475v1</w:t>
+                <w:t xml:space="preserve">hal-01692785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of plasmatocytes by targeted apoptosis reveals their role in multiple aspects of the Drosophila immune response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Royet</w:t>
+                <w:t xml:space="preserve">Drosophila immune response From systemic antimicrobial peptide production in fat body cells to local defense in the intestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0903971106⟩</w:t>
+              <w:t xml:space="preserve">Fly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.40-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/fly.4.1.10810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429491v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Drosophila peptidoglycan recognition protein PGRP-LF blocks PGRP-LC and IMD/JNK pathway activation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Royet</w:t>
+                <w:t xml:space="preserve">Elimination of plasmatocytes by targeted apoptosis reveals their role in multiple aspects of the Drosophila immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (24), pp.9797-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0903971106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311246v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of Drosophila PGRP-SD suggests binding to DAP-type but not lysine-type peptidoglycan.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">The Drosophila peptidoglycan recognition protein PGRP-LF blocks PGRP-LC and IMD/JNK pathway activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Royet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 45, pp.2521-2530</w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.293-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311247v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidoglycan recognition proteins: pleiotropic sensors and effectors of antimicrobial defences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of Drosophila PGRP-SD suggests binding to DAP-type but not lysine-type peptidoglycan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hetru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5 (4), pp.264-77</w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45, pp.2521-2530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159533v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of the Drosophila immune response by peptidoglycan-recognition proteins SC1 and SC2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ivo G. Boneca</w:t>
+                <w:t xml:space="preserve">Peptidoglycan recognition proteins: pleiotropic sensors and effectors of antimicrobial defences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules A. Hoffmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Dziarski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (4), pp.264-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095084v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing and signaling during infection in Drosophila.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Royet</w:t>
+                <w:t xml:space="preserve">Downregulation of the Drosophila immune response by peptidoglycan-recognition proteins SC1 and SC2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Reichhart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo G. Boneca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules A. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (2), pp.e14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0020014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093705v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila melanogaster innate immunity: an emerging role for peptidoglycan recognition proteins in bacteria detection.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Royet</w:t>
+                <w:t xml:space="preserve">Sensing and signaling during infection in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Reichhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (1), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coi.2004.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311248v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious non-self recognition in invertebrates: lessons from Drosophila and other insect models.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Royet</w:t>
+                <w:t xml:space="preserve">Sensing and signaling during infection in Drosophila.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Reichhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules A. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 41, pp.1063-1075</w:t>
+              <w:t xml:space="preserve">Current Opinion in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311251v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function of the drosophila pattern-recognition receptor PGRP-SD in the detection of Gram-positive bacteria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Boneca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nat Immunol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5, pp.1175-1180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réponse immunitaire chez la Drosophile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Royet</w:t>
+                <w:t xml:space="preserve">Infectious non-self recognition in invertebrates: lessons from Drosophila and other insect models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur la biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1, pp.27-33</w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 41, pp.1063-1075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342529v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll-dependent and Toll-independent immune responses in Drosophila.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Drosophila melanogaster innate immunity: an emerging role for peptidoglycan recognition proteins in bacteria detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Royet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endotoxin Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 10, pp.241-246</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61, pp.537-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311250v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of peptidoglycans by NOD proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réponse immunitaire chez la Drosophile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Reichhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regards sur la biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.27-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04877116v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual activation of the Drosophila toll pathway by two pattern recognition receptors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toll-dependent and Toll-independent immune responses in Drosophila.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rutschmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Royet</w:t>
+                <w:t xml:space="preserve">J.L. Imler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Reichhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hetru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Endotoxin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10, pp.241-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311257v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silencing of Toll pathway components by direct injection of double-stranded RNA into Drosophila adult flies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akira Tajima-Goto</w:t>
+                <w:t xml:space="preserve">Function of the drosophila pattern-recognition receptor PGRP-SD in the detection of Gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Reichhart</w:t>
+                <w:t xml:space="preserve">Ivo Boneca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Levashina</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tatiana Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (11), pp.1175-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ni1123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311256v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Drosophila immune response against Gram-negative bacteria is mediated by a peptidoglycan recognition protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toll-dependent and Toll-independent immune responses in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Imler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gottar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Duyk</w:t>
+                <w:t xml:space="preserve">Dominique Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Reichhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hetru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature734⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endotoxin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10 (4), pp.241-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09680519040100040701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311260v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notch signaling controls lineage specification during Drosophila larval hematopoiesis.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of peptidoglycans by NOD proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Reichhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 12 (22), pp.1923-1927. </w:t>
+              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (12), pp.610-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0960-9822(02)01297-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcb.2003.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683238v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dual activation of the Drosophila toll pathway by two pattern recognition receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gottar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Matskevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rutschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 302 (5653), pp.2126-2130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1085432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silencing of Toll pathway components by direct injection of double-stranded RNA into Drosophila adult flies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Tajima-Goto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Reichhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Levashina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31, pp.6619-6623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Drosophila immune response against Gram-negative bacteria is mediated by a peptidoglycan recognition protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gottar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Belvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Duyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 416 (6881), pp.640-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notch signaling controls lineage specification during Drosophila larval hematopoiesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules A. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (22), pp.1923-1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0960-9822(02)01297-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drosophila Toll is activated by Gram-positive bacteria through a circulating peptidoglycan recognition protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Reichhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 414 (6865), pp.756-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/414756a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Murine interleukin 9 stimulates the proliferation of mouse erythroid progenitor cells and favors the erythroid differentiation of multipotent FDCP-mix cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. P. Bourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 20 (7), pp.868-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6086,373 +6733,635 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taste regulation of immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Musso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Najera Mazariegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le dialogue moléculaire entre bactéries et neurones change le comportement de l’hôte infecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambra Masuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Maniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Viallat Lieutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avazeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zugasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Annuelles du GDR 3625 MuFoPAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Humoral and cellular responses in Drosophila innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Meister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R Ezekowitz; A Hoffmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innate Immunity. Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Humana Press Inc., 2002, 978-1-4684-9746-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-59259-320-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of bacteria through taste receptors primes the cellular immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Najera Mazariegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhea Kaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Jane Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Larval microbiota primes the Drosophila adult gustatory response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Berthelot-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dusabyinema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6468,51 +7377,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6522,161 +7431,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT DE PROSPECTIVE CSI INSB INSTITUT DES SCIENCES BIOLOGIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Karine Bouzier-Sore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Croce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CSI INSB INSTITUT DES SCIENCES BIOLOGIQUES. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6823,51 +7732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Milleville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gillas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Thuy La" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mani&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berthelot-Grosjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991756v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Montanari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Masuzzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2025.104863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459671v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45532-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504036v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tleiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Osman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.98716.3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04614803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fioriti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zugasti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.05.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04291774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Joshi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat-Lieutaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=julien Royet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Grosjean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Kurz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2437-21.2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03555605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092350" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2020.09.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2020.100117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2020.02.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101152" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;el Tavignot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70455-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maniere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avazeri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50559" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla El Fissi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rojo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#1111;cha Aouane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Karatas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Poliacikova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201745241" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.02.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108488v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Capo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;opold Kurz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine W Peslier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2017.12.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Keita" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.02.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690094v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L&#233;opold Kurz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.21937" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000475771" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446149v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.01.001.Epub2016Jan8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costechareyre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaduli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000437368" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berra Erkosar Combe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Defaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bozonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094729" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20137187" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Wayland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Defaye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Jayaram" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.05.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.24386" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tavignot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Djitte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006569" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Macchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tufi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bentobji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Li&#233;vens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.115675" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smim.2011.11.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRL9SKQV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843403v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roquelaure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egritas Odul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2012.02.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bosco-Drayon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Poidevin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Narbonne-Reveau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2012.06.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Basbous" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2011.19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipika Gupta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Dziarski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nri3089" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E49820007BB33234D9B967036FA336EBA613C176/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566475v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/fly.4.1.10810" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903971106" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bischoff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoffmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311247v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hetru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dziarski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bischoff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G. Boneca" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules A. Hoffmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093705v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311251v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Boneca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hoffmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342529v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ferrandon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Imler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrandon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Reichhart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877116v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2003.10.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LWFN9KJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311257v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gobert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gottar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Matskevich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rutschmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1085432" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311256v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Tajima-Goto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Levashina" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311260v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Belvin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duyk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature734" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683238v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meister" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(02)01297-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193373v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Bourette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchiroud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmitt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Blanchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413146v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Musso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Najera Mazariegos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Camp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786017v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat Lieutaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038761v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284459v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rumeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991756v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Montanari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mani&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Masuzzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Milleville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Grosjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2025.104863" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gillas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Thuy La" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berthelot-Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf058" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459671v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45532-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504036v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tleiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Osman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.98716.3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04614803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fioriti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zugasti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.05.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04291774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Joshi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat-Lieutaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=julien Royet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Grosjean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Kurz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2437-21.2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rival" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Macchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Arnaun&#233;-Pelloquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Poidevin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22058-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03555605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092350" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2020.09.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2020.100117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101152" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2020.02.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;el Tavignot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70455-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maniere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avazeri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50559" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088624v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla El Fissi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rojo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#1111;cha Aouane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Karatas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Poliacikova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201745241" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.02.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Capo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;opold Kurz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine W Peslier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2017.12.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L&#233;opold Kurz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.21937" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Keita" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000475771" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.01.001.Epub2016Jan8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costechareyre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaduli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000437368" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berra Erkosar Combe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Defaye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bozonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094729" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20137187" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134510v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Wayland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Defaye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Jayaram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.05.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tavignot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Djitte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006569" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.24386" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tufi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bentobji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Li&#233;vens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.115675" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smim.2011.11.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRL9SKQV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roquelaure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egritas Odul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2012.02.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bosco-Drayon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Poidevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Narbonne-Reveau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2012.06.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Basbous" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2011.19" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692785v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipika Gupta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Dziarski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nri3089" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E49820007BB33234D9B967036FA336EBA613C176/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566475v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/fly.4.1.10810" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903971106" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bischoff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoffmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hetru" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159533v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dziarski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095084v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bischoff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G. Boneca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules A. Hoffmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255418v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hoffmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2004.12.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRD4ZK06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Boneca" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hoffmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311251v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311248v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342529v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ferrandon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311250v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Imler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrandon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Reichhart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Boneca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni1123" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-4VFHB55X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255359v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Imler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hetru" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09680519040100040701" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877116v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2003.10.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LWFN9KJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311257v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gobert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gottar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Matskevich" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rutschmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1085432" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311256v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Tajima-Goto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Levashina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Belvin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duyk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature734" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683238v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meister" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(02)01297-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255334v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/414756a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193373v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Bourette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchiroud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmitt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Blanchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413146v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Musso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Najera Mazariegos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Camp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat Lieutaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275128v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59259-320-0_8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Kaul" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jane Duval" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038761v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284459v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rumeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>