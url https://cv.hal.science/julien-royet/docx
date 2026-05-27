--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1082,252 +1082,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner‐membrane proteins PMI/TMEM11 regulate mitochondrial morphogenesis independently of the DRP1/MFN fission/fusion pathways</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Microorganisms and Parasites on Neuronally Controlled Drosophila Behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Montanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22058-7⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.2350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10092350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737101v1</w:t>
+                <w:t xml:space="preserve">hal-03555605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Microorganisms and Parasites on Neuronally Controlled Drosophila Behaviours</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inner‐membrane proteins PMI/TMEM11 regulate mitochondrial morphogenesis independently of the DRP1/MFN fission/fusion pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Arnauné-Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Poidevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (9), pp.2350. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.223-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10092350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22058-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555605v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Bacteria Impact Host Nervous System and Behaviors: Lessons from Flies and Worms.</w:t>
               </w:r>
@@ -2307,274 +2307,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidoglycan sensing by octopaminergic neurons modulates Drosophila oviposition</w:t>
+                <w:t xml:space="preserve">Drosophila larvae food intake cessation following exposure to Erwinia contaminated media requires odor perception, Trpa1 channel and evf virulence factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Léopold Kurz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annelise Viallat-Lieutaud</w:t>
+                <w:t xml:space="preserve">Seydou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Masuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Léopold Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.25 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.21937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690094v1</w:t>
+                <w:t xml:space="preserve">hal-01690589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila larvae food intake cessation following exposure to Erwinia contaminated media requires odor perception, Trpa1 channel and evf virulence factor</w:t>
+                <w:t xml:space="preserve">Peptidoglycan sensing by octopaminergic neurons modulates Drosophila oviposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seydou Keita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ambra Masuzzo</w:t>
+                <w:t xml:space="preserve">C Léopold Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chaduli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Viallat-Lieutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Léopold Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 99, pp.25 - 32. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.21937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690589v1</w:t>
+                <w:t xml:space="preserve">hal-01690094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligopeptide Transporters of the SLC15 Family Are Dispensable for Peptidoglycan Sensing and Transport in &amp;lt;b&amp;gt;&amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;&amp;lt;/b&amp;gt;</w:t>
               </w:r>
@@ -3281,278 +3281,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of a NF-κB/Diap1 Pathway by PGRP-LF Is Required for Proper Apoptosis during Drosophila Development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatoumata Djitte</w:t>
+                <w:t xml:space="preserve">Mechanisms and consequence of bacteria detection by the Drosophila gut epithelium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Charroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006569⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.259-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/gmic.24386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692085v1</w:t>
+                <w:t xml:space="preserve">hal-00862212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms and consequence of bacteria detection by the Drosophila gut epithelium.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of a NF-κB/Diap1 Pathway by PGRP-LF Is Required for Proper Apoptosis during Drosophila Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Tavignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chaduli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Djitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Charroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Charroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (3), pp.259-63. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.e1006569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/gmic.24386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862212v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Drosophila inner-membrane protein PMI controls crista biogenesis and mitochondrial diameter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla El Fissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5112,777 +5112,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of the drosophila pattern-recognition receptor PGRP-SD in the detection of Gram-positive bacteria.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toll-dependent and Toll-independent immune responses in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.G. Boneca</w:t>
+                <w:t xml:space="preserve">Jean-Luc Imler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Michel</w:t>
+                <w:t xml:space="preserve">Dominique Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Reichhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Hoffmann</w:t>
+                <w:t xml:space="preserve">Charles Hetru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nat Immunol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Endotoxin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10 (4), pp.241-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09680519040100040701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311252v1</w:t>
+                <w:t xml:space="preserve">hal-05255359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious non-self recognition in invertebrates: lessons from Drosophila and other insect models.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Function of the drosophila pattern-recognition receptor PGRP-SD in the detection of Gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Boneca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (11), pp.1175-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ni1123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311251v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila melanogaster innate immunity: an emerging role for peptidoglycan recognition proteins in bacteria detection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toll-dependent and Toll-independent immune responses in Drosophila.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Imler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Royet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Reichhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hetru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 61, pp.537-546</w:t>
+              <w:t xml:space="preserve">Journal of Endotoxin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10, pp.241-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311248v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réponse immunitaire chez la Drosophile</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Function of the drosophila pattern-recognition receptor PGRP-SD in the detection of Gram-positive bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.G. Boneca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur la biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1, pp.27-33</w:t>
+              <w:t xml:space="preserve">Nat Immunol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.1175-1180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342529v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll-dependent and Toll-independent immune responses in Drosophila.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infectious non-self recognition in invertebrates: lessons from Drosophila and other insect models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Royet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endotoxin Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 10, pp.241-246</w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 41, pp.1063-1075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311250v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of the drosophila pattern-recognition receptor PGRP-SD in the detection of Gram-positive bacteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drosophila melanogaster innate immunity: an emerging role for peptidoglycan recognition proteins in bacteria detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61, pp.537-546</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05256638v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll-dependent and Toll-independent immune responses in Drosophila</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">La réponse immunitaire chez la Drosophile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endotoxin Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regards sur la biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.27-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09680519040100040701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05255359v1</w:t>
+                <w:t xml:space="preserve">hal-02342529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of peptidoglycans by NOD proteins</w:t>
               </w:r>
@@ -6252,51 +6252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gottar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Belvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6477,51 +6477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila Toll is activated by Gram-positive bacteria through a circulating peptidoglycan recognition protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Reichhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7055,51 +7055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Meister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ferrandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R Ezekowitz; A Hoffmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innate Immunity. Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Humana Press Inc., 2002, 978-1-4684-9746-5. </w:t>
@@ -7732,51 +7732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991756v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Montanari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mani&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Masuzzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Milleville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Grosjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2025.104863" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gillas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Thuy La" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berthelot-Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf058" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459671v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45532-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504036v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tleiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Osman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.98716.3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04614803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fioriti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zugasti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.05.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04291774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Joshi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat-Lieutaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=julien Royet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Grosjean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Kurz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2437-21.2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rival" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Macchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Arnaun&#233;-Pelloquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Poidevin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22058-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03555605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092350" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2020.09.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2020.100117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101152" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2020.02.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;el Tavignot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70455-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maniere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avazeri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50559" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088624v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla El Fissi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rojo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#1111;cha Aouane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Karatas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Poliacikova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201745241" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.02.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Capo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;opold Kurz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine W Peslier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2017.12.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L&#233;opold Kurz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.21937" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Keita" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000475771" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.01.001.Epub2016Jan8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costechareyre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaduli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000437368" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berra Erkosar Combe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Defaye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bozonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094729" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20137187" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134510v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Wayland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Defaye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Jayaram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.05.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tavignot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Djitte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006569" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.24386" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tufi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bentobji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Li&#233;vens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.115675" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smim.2011.11.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRL9SKQV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roquelaure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egritas Odul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2012.02.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bosco-Drayon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Poidevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Narbonne-Reveau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2012.06.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Basbous" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2011.19" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692785v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipika Gupta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Dziarski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nri3089" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E49820007BB33234D9B967036FA336EBA613C176/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566475v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/fly.4.1.10810" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903971106" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bischoff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoffmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hetru" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159533v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dziarski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095084v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bischoff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G. Boneca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules A. Hoffmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255418v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hoffmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2004.12.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRD4ZK06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311252v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Boneca" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hoffmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311251v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311248v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342529v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ferrandon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311250v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Imler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrandon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Reichhart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256638v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Boneca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni1123" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-4VFHB55X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255359v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Imler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hetru" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09680519040100040701" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877116v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2003.10.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LWFN9KJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311257v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gobert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gottar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Matskevich" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rutschmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1085432" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311256v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Tajima-Goto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Levashina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Belvin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duyk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature734" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683238v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meister" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(02)01297-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255334v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/414756a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193373v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Bourette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchiroud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmitt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Blanchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413146v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Musso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Najera Mazariegos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Camp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat Lieutaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275128v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59259-320-0_8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Kaul" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jane Duval" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038761v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284459v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rumeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991756v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Montanari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mani&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Masuzzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Milleville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Grosjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2025.104863" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05383913v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gillas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Thuy La" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berthelot-Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf058" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459671v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45532-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504036v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tleiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Osman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.98716.3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04614803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fioriti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rifflet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gomperts Boneca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zugasti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.05.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04291774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Joshi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat-Lieutaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=julien Royet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Grosjean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Kurz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2437-21.2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03555605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092350" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rival" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Macchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Arnaun&#233;-Pelloquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Poidevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22058-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2020.09.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2020.100117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101152" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2020.02.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;el Tavignot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70455-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maniere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avazeri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50559" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088624v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla El Fissi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rojo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#1111;cha Aouane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Karatas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Poliacikova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201745241" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.02.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Capo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;opold Kurz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine W Peslier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2017.12.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Keita" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.02.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L&#233;opold Kurz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.21937" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000475771" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charroux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2016.01.001.Epub2016Jan8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costechareyre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaduli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000437368" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berra Erkosar Combe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Defaye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bozonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094729" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20137187" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134510v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Wayland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Defaye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Jayaram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.05.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.24386" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tavignot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Djitte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006569" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Tufi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bentobji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Li&#233;vens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.115675" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smim.2011.11.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRL9SKQV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roquelaure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egritas Odul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2012.02.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bosco-Drayon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Poidevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Narbonne-Reveau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2012.06.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Basbous" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2011.19" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692785v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipika Gupta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Dziarski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nri3089" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E49820007BB33234D9B967036FA336EBA613C176/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566475v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/fly.4.1.10810" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903971106" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bischoff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoffmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hetru" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159533v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dziarski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095084v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bischoff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo G. Boneca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules A. Hoffmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255418v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hoffmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2004.12.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRD4ZK06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255359v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Imler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ferrandon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hetru" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09680519040100040701" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Boneca" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Michel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni1123" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-4VFHB55X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311250v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Imler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrandon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Reichhart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Boneca" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hoffmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311251v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311248v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342529v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877116v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2003.10.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LWFN9KJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311257v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gobert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gottar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Matskevich" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rutschmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1085432" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311256v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Tajima-Goto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Levashina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Belvin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duyk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature734" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683238v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meister" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(02)01297-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255334v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/414756a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193373v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Bourette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchiroud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmitt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Blanchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413146v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Musso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Najera Mazariegos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Camp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Viallat Lieutaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275128v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59259-320-0_8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Kaul" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jane Duval" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038761v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284459v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rumeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Karine Bouzier-Sore" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabbert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>