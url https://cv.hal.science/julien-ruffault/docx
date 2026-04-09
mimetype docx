--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -866,1371 +866,1371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic plasticity and water use regulation act to maintain the hydraulic safety margins of Mediterranean trees in rainfall exclusion experiments</w:t>
+                <w:t xml:space="preserve">Tree drought–mortality risk depends more on intrinsic species resistance than on stand species diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Moreno</w:t>
+                <w:t xml:space="preserve">Renaud Decarsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Haben Blondeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Rodríguez-Calcerrada</w:t>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 47 (12), pp.4741-4753. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (9), pp.e17503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.15066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681185v1</w:t>
+                <w:t xml:space="preserve">hal-04729697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
+                <w:t xml:space="preserve">Hydraulic plasticity and water use regulation act to maintain the hydraulic safety margins of Mediterranean trees in rainfall exclusion experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Rodríguez-Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (12), pp.4741-4753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.15066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665786v1</w:t>
+                <w:t xml:space="preserve">hal-04681185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isohydricity and hydraulic isolation explain reduced hydraulic failure risk in an experimental tree species mixture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae239⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620699v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant hydraulics at the heart of plant, crops and ecosystem functions in the face of climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isohydricity and hydraulic isolation explain reduced hydraulic failure risk in an experimental tree species mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Torres-Ruiz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Regis Burlett</w:t>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 241 (3), pp.984-999. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195 (4), pp.2668-2682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.19463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601370v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree drought–mortality risk depends more on intrinsic species resistance than on stand species diversity</w:t>
+                <w:t xml:space="preserve">Plant hydraulics at the heart of plant, crops and ecosystem functions in the face of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Decarsin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+                <w:t xml:space="preserve">José Torres-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haben Blondeel</w:t>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+                <w:t xml:space="preserve">Regis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (9), pp.e17503. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241 (3), pp.984-999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.17503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.19463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729697v1</w:t>
+                <w:t xml:space="preserve">hal-04601370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Dupuy</w:t>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel de Càceres</w:t>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047940v1</w:t>
+                <w:t xml:space="preserve">hal-04230363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the factors of spatio-temporal patterns of wildfire activity in south-eastern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Opitz</w:t>
+                <w:t xml:space="preserve">Global Warming Reshapes European Pyroregions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Felipe Galizia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Rivière</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022ef003182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/WF22086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04031655v1</w:t>
+                <w:t xml:space="preserve">hal-04208702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers and implications of the extreme 2022 wildfire season in Southwest Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Celso Coco Megía</w:t>
+                <w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Castañares</w:t>
+                <w:t xml:space="preserve">Jean‐luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Càceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160320⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (4), pp.1256-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082749v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Drivers and implications of the extreme 2022 wildfire season in Southwest Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Àngel Cunill Camprubí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Rodrigo Balaguer-Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
+                <w:t xml:space="preserve">Celso Coco Megía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Castañares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 859, pp.160320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04230363v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Warming Reshapes European Pyroregions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcos Rodrigues</w:t>
+                <w:t xml:space="preserve">Disentangling the factors of spatio-temporal patterns of wildfire activity in south-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Pimont</w:t>
+                <w:t xml:space="preserve">Miguel Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.1-14. </w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.15-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022ef003182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/WF22086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208702v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future expansion, seasonal lengthening and intensification of fire activity under climate change in southeastern France</w:t>
               </w:r>
@@ -2510,64 +2510,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2742,2059 +2742,2059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle stratégie de plantation forestière pour l'Union européenne et la France ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Consistently lower sap velocity and growth over nine years of rainfall exclusion in a Mediterranean mixed pine-oak forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 308-309, pp.108472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531175v1</w:t>
+                <w:t xml:space="preserve">hal-03321323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SurEau: a mechanistic model of plant water relations under extreme drought</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of regional wildfire activity in the probabilistic Bayesian framework of Firelihood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), 83 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.2316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-021-01067-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03269429v1</w:t>
+                <w:t xml:space="preserve">hal-03395958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caution needed with the EU forest plantation strategy for offsetting carbon emissions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Quelle stratégie de plantation forestière pour l'Union européenne et la France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Forests</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.58-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11056-020-09830-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03475367v1</w:t>
+                <w:t xml:space="preserve">hal-03531175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistently lower sap velocity and growth over nine years of rainfall exclusion in a Mediterranean mixed pine-oak forest</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">SurEau: a mechanistic model of plant water relations under extreme drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 308-309, pp.108472. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (2), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01067-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321323v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of regional wildfire activity in the probabilistic Bayesian framework of Firelihood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Opitz</w:t>
+                <w:t xml:space="preserve">Caution needed with the EU forest plantation strategy for offsetting carbon emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (5), 83 p. </w:t>
+              <w:t xml:space="preserve">New Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (5), pp.733-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eap.2316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11056-020-09830-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395958v1</w:t>
+                <w:t xml:space="preserve">hal-03475367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributing Increases in Fire Weather to Anthropogenic Climate Change Over France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les incendies de forêt catastrophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John T Abatzoglou</w:t>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172850v1</w:t>
+                <w:t xml:space="preserve">hal-02529294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on future wildfire danger and activity in southern Europe: a review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La plateforme expérimentale de Font-Blanche Un site dédié au suivi à long terme du bilan de carbone et d’eau d’une forêt mixte méditerranéenne de pin d’Alep et de chêne vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marloie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLI, (4), pp.275-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03166425v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections of fire danger under climate change over France: where do the greatest uncertainties lie?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ruffault</w:t>
+                <w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-019-02629-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 590, pp.125428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169417v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of local soil and subsoil conditions on inter-individual variations in tree responses to drought: insights from Electrical Resistivity Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Simioni</w:t>
+                <w:t xml:space="preserve">Climate change impact on future wildfire danger and activity in southern Europe: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134247⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (2), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-00933-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02296368v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean woody plant specialized metabolites affect germination of Linum perenne at its dry and upper thermal limits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+                <w:t xml:space="preserve">Projections of fire danger under climate change over France: where do the greatest uncertainties lie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-019-04366-6⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160 (3), pp.479-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-019-02629-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425147v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing cuticular wax concentrations in a drier climate promote litter flammability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Ormeño</w:t>
+                <w:t xml:space="preserve">Attributing Increases in Fire Weather to Anthropogenic Climate Change Over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John T Abatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118242⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.233-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867824v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased likelihood of heat-induced large wildfires in the Mediterranean Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Mouillot</w:t>
+                <w:t xml:space="preserve">Impact of local soil and subsoil conditions on inter-individual variations in tree responses to drought: insights from Electrical Resistivity Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-70069-z⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 698, pp.134247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937698v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plan de reboisement a besoin de temps pour l’acquisition du matériel végétal adapté</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Mediterranean woody plant specialized metabolites affect germination of Linum perenne at its dry and upper thermal limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Hashoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forestopic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 446, pp.291-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-019-04366-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784824v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incendies de forêt catastrophiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased likelihood of heat-induced large wildfires in the Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo M. Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.13790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70069-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529294v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plateforme expérimentale de Font-Blanche Un site dédié au suivi à long terme du bilan de carbone et d’eau d’une forêt mixte méditerranéenne de pin d’Alep et de chêne vert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Increasing cuticular wax concentrations in a drier climate promote litter flammability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 473, pp.118242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746435v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
+                <w:t xml:space="preserve">Le plan de reboisement a besoin de temps pour l’acquisition du matériel végétal adapté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forestopic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03111285v1</w:t>
+                <w:t xml:space="preserve">hal-03784824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cautionary Note Regarding the Use of Cumulative Burnt Areas for the Determination of Fire Danger Index Breakpoints</w:t>
               </w:r>
@@ -4819,51 +4819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (3), pp.254 - 258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4936,51 +4936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 262, pp.391-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5065,51 +5065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5177,90 +5177,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme wildfire events are linked to global-change-type droughts in the northern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo M. Trigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (3), pp.847 - 856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5320,64 +5320,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5441,51 +5441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of human and biophysical factors to the spatial distribution of forest fire ignitions and large wildfires in a French Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (6), pp.498-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5532,51 +5532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily synoptic conditions associated with large fire occurrence in Mediterranean France: evidence for a wind-driven fire regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. M. Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5783,51 +5783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective identification of multiple large fire climatologies: an application to a Mediterranean ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5913,51 +5913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6056,51 +6056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (1-2), pp.103-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6306,178 +6306,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements climatiques et feux extrêmes en France : État des lieux et perspectives de recherche</w:t>
+                <w:t xml:space="preserve">Effets du brulage dirigé sur sur le risque incendie : perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier 3 sur Les solutions fondées sur la nature pour l’adaptation des infrastructures critiques au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MEDIREN, Nov 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">34ème recontres nationales du réseau emploi intégré du feu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Vallon-Pont-d'Arc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364855v1</w:t>
+                <w:t xml:space="preserve">hal-05364880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du brulage dirigé sur sur le risque incendie : perspectives de recherche</w:t>
+                <w:t xml:space="preserve">Changements climatiques et feux extrêmes en France : État des lieux et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème recontres nationales du réseau emploi intégré du feu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Vallon-Pont-d'Arc, France</w:t>
+              <w:t xml:space="preserve">Atelier 3 sur Les solutions fondées sur la nature pour l’adaptation des infrastructures critiques au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MEDIREN, Nov 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364880v1</w:t>
+                <w:t xml:space="preserve">hal-05364855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Action 1.3 : Piloting early-warning indicators of extreme wildfire events incorporating fire-weather and vegetation conditions</w:t>
               </w:r>
@@ -6502,64 +6502,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Optiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Fire-RES : Discover Innovative actions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6610,77 +6610,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsene Druel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Decaceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vienne, Austria. </w:t>
@@ -6712,605 +6712,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer la vulnérabilité des forêts à la sècheresse avec le modèle SurEau</w:t>
+                <w:t xml:space="preserve">Estimer la vulnérabilité des forêts à la sècheresse avec le modèle SurEau-Ecos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Nationale du Département Santé Forêt (DSF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Ramatuelle, France</w:t>
+              <w:t xml:space="preserve">Conférence cycle “Forêt, sol et eau, des alliés naturels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Forêt Méditerranéenne, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108381v1</w:t>
+                <w:t xml:space="preserve">hal-05108385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer la vulnérabilité des forêts à la sècheresse avec le modèle SurEau-Ecos</w:t>
+                <w:t xml:space="preserve">Estimer la vulnérabilité des forêts à la sècheresse avec le modèle SurEau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence cycle “Forêt, sol et eau, des alliés naturels »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Forêt Méditerranéenne, Apr 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Réunion Nationale du Département Santé Forêt (DSF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Ramatuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108385v1</w:t>
+                <w:t xml:space="preserve">hal-05108381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent and future intense fire seasons in the Mediterranean basin: the increasing role of droughts and heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
+                <w:t xml:space="preserve">Ricardo Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Turco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Jerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Xylem International Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108386v1</w:t>
+                <w:t xml:space="preserve">hal-05108387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and future intense fire seasons in the Mediterranean basin: the increasing role of droughts and heatwaves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Russo</w:t>
+                <w:t xml:space="preserve">A biophyscial approach of fire risk following biotic and abiotic disturbances in forests : the examples of bark beetles and drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Sieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forecasting and managing multi-risks in Mediterranean, temperate and boreal forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108387v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophyscial approach of fire risk following biotic and abiotic disturbances in forests : the examples of bark beetles and drought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carolyn Sieg</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodman Linn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forecasting and managing multi-risks in Mediterranean, temperate and boreal forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5th Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196152v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean trees vulnerability to climate change will not be minimized through hydraulic safety traits adjustments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7506,446 +7506,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque lié aux incendies de forêt : contexte et contribution de l'INRA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the influence of Live Fuel Moisture Content on fire behavior and fire activity in Southern France - Presented to the 6th Fire Behavior and Fuels conference in Marseille (April 29-May 3, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la section forêt-bois</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Fire Behavior and Fuels Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.36408.39689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789051v1</w:t>
+                <w:t xml:space="preserve">hal-04196121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience de la végétation face à la sécheresse et son impact la recharge du karst.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon D. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi-Belmys Capko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop SNO Karst (Service National d’Observation du Karst)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service National d’Observation du Karst, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the influence of Live Fuel Moisture Content on fire behavior and fire activity in Southern France - Presented to the 6th Fire Behavior and Fuels conference in Marseille (April 29-May 3, 2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le risque lié aux incendies de forêt : contexte et contribution de l'INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Fire Behavior and Fuels Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réunion de la section forêt-bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2019, Paris, France. pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.36408.39689⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04196121v1</w:t>
+                <w:t xml:space="preserve">hal-02789051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate changes on wildfire occurrence in the Mediterranean: a fire weather typology approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo M Trigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8134,51 +8134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8393,51 +8393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Chuvieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8456,381 +8456,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the spatial resolution of climate on tree range simulations</w:t>
+                <w:t xml:space="preserve">Assessing the effect of spatial resolution of regional climate downscaling on the productivity and distribution in three widespread tree species over France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Drobinsky</w:t>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Viena, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747225v1</w:t>
+                <w:t xml:space="preserve">hal-02807367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of human, climate and biophysical drivers to the spatial distribution of wildfires in a French Mediterranean area: where do wildfires start and spread?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Moebius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vienna, Austria. pp.1-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-22-1-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of spatial resolution of regional climate downscaling on the productivity and distribution in three widespread tree species over France</w:t>
+                <w:t xml:space="preserve">Influence of the spatial resolution of climate on tree range simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Stéfanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">P. Drobinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Viena, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807367v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8848,103 +8848,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple hydraulic traits plasticity to drought : influence on whole plant functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
@@ -9005,103 +9005,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feux de végétation : comprendre leur diversité et leur évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -9212,51 +9212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9443,291 +9443,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Live fuel moisture content: variability, predictability and impact on fire behavior and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787811v1</w:t>
+                <w:t xml:space="preserve">hal-02786458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live fuel moisture content: variability, predictability and impact on fire behavior and activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1919 p, 2018, 9789892616506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786458v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9889,349 +9889,349 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity reduces the risk of hydraulic failure in tree mixtures through hydraulic disconnection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannes Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191656v1</w:t>
+                <w:t xml:space="preserve">hal-04144911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional diversity reduces the risk of hydraulic failure in tree mixtures through hydraulic disconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joannes Guillemot</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04144911v1</w:t>
+                <w:t xml:space="preserve">hal-04191656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Wildfire occurrence in response to Global Change type Droughts in the Northern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Trigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10307,51 +10307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Revertegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10438,51 +10438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deliverable FIRE-RES. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10517,64 +10517,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet VULNEFEU - Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Revertegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10757,77 +10757,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections des effets du changement climatique sur l’activité des feux de forêt au 21ème siècle : Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10918,51 +10918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11177,51 +11177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17EA0563"/>
+    <w:nsid w:val="C575CE0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11408,51 +11408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ruffault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3647-8172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164704582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Linley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jolly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Doherty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Geary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Armenteras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Decarsin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haben Blondeel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04031655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel Cunill Camprub&#237;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Balaguer-Romano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Coco Meg&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Casta&#241;ares" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160320" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208702v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Galizia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pimont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ef003182" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13499" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5593-2022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03655411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Riviere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EF002433" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531175v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01067-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475367v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-020-09830-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Abatzoglou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00104" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00933-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169417v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fargeon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Caceres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02629-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04366-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutigny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Madrigal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Guijarro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118242" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937698v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Trigo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70069-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784824v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746435v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF1451MV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629118v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-847-2018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681548v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF16181" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765455v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Trigo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4680" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681557v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13495" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513415v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trigo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/7/075006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gog&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duffet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-013-0992-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652415v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0559-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BC4QMB6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11090" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364855v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364880v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117213v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110326v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Druel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Decaceres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17068" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108381v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Trigo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jerez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Russo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1169" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196152v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Sieg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman Linn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772105v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3850" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789051v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196121v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36408.39689" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110322v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M Trigo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154472v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316643v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Nogueira Pereira Messias" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Chuvieco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747225v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinsky" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108390v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Moebius" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807367v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196075v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1741/9782759235063/feux-de-vegetation" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3506-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_199" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196161v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_181" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_26" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945412v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besancenot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895053v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121416v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bergeot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheylan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmuzey" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dolisi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196101v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05121393v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ruffault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3647-8172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164704582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Linley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jolly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Doherty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Geary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Armenteras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Decarsin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haben Blondeel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17503" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Galizia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pimont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ef003182" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel Cunill Camprub&#237;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Balaguer-Romano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Coco Meg&#237;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Casta&#241;ares" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160320" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04031655v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22086" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13499" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5593-2022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03655411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Riviere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EF002433" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01067-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-020-09830-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00933-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169417v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fargeon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Caceres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02629-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Abatzoglou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00104" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425147v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04366-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Trigo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70069-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867824v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutigny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Madrigal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Guijarro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118242" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784824v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF1451MV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629118v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-847-2018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681548v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF16181" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765455v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Trigo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4680" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681557v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13495" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513415v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trigo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/7/075006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gog&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duffet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-013-0992-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652415v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0559-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BC4QMB6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11090" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117213v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110326v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Druel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Decaceres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17068" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108385v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108381v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108387v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Trigo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jerez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Russo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1169" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196152v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Sieg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman Linn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772105v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3850" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196121v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36408.39689" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110322v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M Trigo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154472v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316643v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Nogueira Pereira Messias" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Chuvieco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807367v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108390v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Moebius" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747225v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinsky" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196075v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1741/9782759235063/feux-de-vegetation" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3506-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_199" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196161v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_181" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786458v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_26" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945412v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besancenot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895053v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121416v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bergeot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheylan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmuzey" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dolisi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196101v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05121393v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>