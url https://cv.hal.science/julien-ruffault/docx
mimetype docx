--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -196,429 +196,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing environmental models with a new downscaling method for global radiation in complex terrain</w:t>
+                <w:t xml:space="preserve">A comparative analysis of fire-weather indices for enhanced fire activity prediction with probabilistic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Druel</w:t>
+                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marloie Olivier</w:t>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 361, pp.110315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-22-1-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906832v2</w:t>
+                <w:t xml:space="preserve">hal-04819321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of fire-weather indices for enhanced fire activity prediction with probabilistic approaches</w:t>
+                <w:t xml:space="preserve">‘Megafire’—You May Not Like It, But You Cannot Avoid It</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
+                <w:t xml:space="preserve">Grant Linley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Chris Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Opitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">Tim Doherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Barbero</w:t>
+                <w:t xml:space="preserve">William Geary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Armenteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110315⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.70032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819321v1</w:t>
+                <w:t xml:space="preserve">hal-05038213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Megafire’—You May Not Like It, But You Cannot Avoid It</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing environmental models with a new downscaling method for global radiation in complex terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Jolly</w:t>
+                <w:t xml:space="preserve">Arsène Druel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Doherty</w:t>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Geary</w:t>
+                <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolors Armenteras</w:t>
+                <w:t xml:space="preserve">Marloie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (4), </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.70032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-1-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038213v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906832v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silex : une campagne de mesures aéroportées pour l’étude des feux de forêt</w:t>
               </w:r>
@@ -866,1453 +866,1453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree drought–mortality risk depends more on intrinsic species resistance than on stand species diversity</w:t>
+                <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Decarsin</w:t>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerric Le Maire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17503⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729697v1</w:t>
+                <w:t xml:space="preserve">hal-04665786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic plasticity and water use regulation act to maintain the hydraulic safety margins of Mediterranean trees in rainfall exclusion experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Moreno</w:t>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Rodríguez-Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 47 (12), pp.4741-4753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.15066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Isohydricity and hydraulic isolation explain reduced hydraulic failure risk in an experimental tree species mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195 (4), pp.2668-2682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665786v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isohydricity and hydraulic isolation explain reduced hydraulic failure risk in an experimental tree species mixture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+                <w:t xml:space="preserve">Plant hydraulics at the heart of plant, crops and ecosystem functions in the face of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Torres-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+                <w:t xml:space="preserve">Regis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 195 (4), pp.2668-2682. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241 (3), pp.984-999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.19463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620699v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant hydraulics at the heart of plant, crops and ecosystem functions in the face of climate change</w:t>
+                <w:t xml:space="preserve">Tree drought–mortality risk depends more on intrinsic species resistance than on stand species diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Torres-Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Renaud Decarsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boivin</w:t>
+                <w:t xml:space="preserve">Haben Blondeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Burlett</w:t>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 241 (3), pp.984-999. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (9), pp.e17503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.19463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601370v1</w:t>
+                <w:t xml:space="preserve">hal-04729697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
+                <w:t xml:space="preserve">Drivers and implications of the extreme 2022 wildfire season in Southwest Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Marcos Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Àngel Cunill Camprubí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Rodrigo Balaguer-Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
+                <w:t xml:space="preserve">Celso Coco Megía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Castañares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 859, pp.160320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230363v1</w:t>
+                <w:t xml:space="preserve">hal-04082749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Warming Reshapes European Pyroregions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Barbero</w:t>
+                <w:t xml:space="preserve">Disentangling the factors of spatio-temporal patterns of wildfire activity in south-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Rodrigues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Pimont</w:t>
+                <w:t xml:space="preserve">Miguel Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022ef003182⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF22086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208702v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel de Càceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 237 (4), pp.1256-1269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers and implications of the extreme 2022 wildfire season in Southwest Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Rodrigues</w:t>
+                <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Àngel Cunill Camprubí</w:t>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Balaguer-Romano</w:t>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celso Coco Megía</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisco Castañares</w:t>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160320⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04082749v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the factors of spatio-temporal patterns of wildfire activity in south-eastern France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Global Warming Reshapes European Pyroregions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Felipe Galizia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Rivière</w:t>
+                <w:t xml:space="preserve">Francois Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (1), pp.15-28. </w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/WF22086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022ef003182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031655v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future expansion, seasonal lengthening and intensification of fire activity under climate change in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (1), pp.4-14. </w:t>
@@ -2350,103 +2350,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do you mean, ‘megafire’?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant Linley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Doherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Geary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Armenteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (10), pp.1906-1922. </w:t>
@@ -2478,2392 +2478,2392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SurEau-Ecos v2.0: a trait-based plant hydraulics model for simulations of plant water status and drought-induced mortality at the ecosystem level</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bioeconomic Projection of Climate‐Induced Wildfire Risk in the Forest Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miguel Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-15-5593-2022⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.e2021EF002433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021EF002433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745100v1</w:t>
+                <w:t xml:space="preserve">hal-03655411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bioeconomic Projection of Climate‐Induced Wildfire Risk in the Forest Sector</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caurla</w:t>
+                <w:t xml:space="preserve">SurEau-Ecos v2.0: a trait-based plant hydraulics model for simulations of plant water status and drought-induced mortality at the ecosystem level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ruffault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (4), pp.e2021EF002433. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (14), pp.5593-5626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021EF002433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-15-5593-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655411v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistently lower sap velocity and growth over nine years of rainfall exclusion in a Mediterranean mixed pine-oak forest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+                <w:t xml:space="preserve">Quelle stratégie de plantation forestière pour l'Union européenne et la France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.58-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321323v1</w:t>
+                <w:t xml:space="preserve">hal-03531175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of regional wildfire activity in the probabilistic Bayesian framework of Firelihood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">SurEau: a mechanistic model of plant water relations under extreme drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eap.2316⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (2), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01067-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395958v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle stratégie de plantation forestière pour l'Union européenne et la France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Caution needed with the EU forest plantation strategy for offsetting carbon emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (5), pp.733-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11056-020-09830-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531175v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SurEau: a mechanistic model of plant water relations under extreme drought</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Consistently lower sap velocity and growth over nine years of rainfall exclusion in a Mediterranean mixed pine-oak forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (2), pp.55. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 308-309, pp.108472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-021-01067-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269429v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caution needed with the EU forest plantation strategy for offsetting carbon emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Prediction of regional wildfire activity in the probabilistic Bayesian framework of Firelihood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (5), pp.733-735. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), 83 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11056-020-09830-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eap.2316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475367v1</w:t>
+                <w:t xml:space="preserve">hal-03395958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incendies de forêt catastrophiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attributing Increases in Fire Weather to Anthropogenic Climate Change Over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">John T Abatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.233-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529294v1</w:t>
+                <w:t xml:space="preserve">hal-03172850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plateforme expérimentale de Font-Blanche Un site dédié au suivi à long terme du bilan de carbone et d’eau d’une forêt mixte méditerranéenne de pin d’Alep et de chêne vert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Climate change impact on future wildfire danger and activity in southern Europe: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (2), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-00933-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04746435v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Projections of fire danger under climate change over France: where do the greatest uncertainties lie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160 (3), pp.479-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-019-02629-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03111285v1</w:t>
+                <w:t xml:space="preserve">hal-03169417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on future wildfire danger and activity in southern Europe: a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">Impact of local soil and subsoil conditions on inter-individual variations in tree responses to drought: insights from Electrical Resistivity Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-020-00933-5⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 698, pp.134247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03166425v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections of fire danger under climate change over France: where do the greatest uncertainties lie?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ruffault</w:t>
+                <w:t xml:space="preserve">Mediterranean woody plant specialized metabolites affect germination of Linum perenne at its dry and upper thermal limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Hashoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-019-02629-w⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 446, pp.291-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-019-04366-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169417v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributing Increases in Fire Weather to Anthropogenic Climate Change Over France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Increased likelihood of heat-induced large wildfires in the Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo M. Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00104⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.13790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70069-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172850v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of local soil and subsoil conditions on inter-individual variations in tree responses to drought: insights from Electrical Resistivity Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Simioni</w:t>
+                <w:t xml:space="preserve">Increasing cuticular wax concentrations in a drier climate promote litter flammability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134247⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 473, pp.118242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296368v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean woody plant specialized metabolites affect germination of Linum perenne at its dry and upper thermal limits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le plan de reboisement a besoin de temps pour l’acquisition du matériel végétal adapté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forestopic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425147v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased likelihood of heat-induced large wildfires in the Mediterranean Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les incendies de forêt catastrophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937698v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing cuticular wax concentrations in a drier climate promote litter flammability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La plateforme expérimentale de Font-Blanche Un site dédié au suivi à long terme du bilan de carbone et d’eau d’une forêt mixte méditerranéenne de pin d’Alep et de chêne vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marloie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLI, (4), pp.275-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867824v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plan de reboisement a besoin de temps pour l’acquisition du matériel végétal adapté</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forestopic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 590, pp.125428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784824v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cautionary Note Regarding the Use of Cumulative Burnt Areas for the Determination of Fire Danger Index Breakpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ruffault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (3), pp.254 - 258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4897,90 +4897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How well do meteorological drought indices predict live fuel moisture content (LFMC)? An assessment for wildfire research and operations in Mediterranean ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 262, pp.391-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5026,103 +5026,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live fuel moisture content (LFMC) time series for multiple sites and species in the French Mediterranean area since 1996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (2), pp.57. </w:t>
@@ -5164,103 +5164,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme wildfire events are linked to global-change-type droughts in the northern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo M. Trigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (3), pp.847 - 856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5294,103 +5294,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">correction to &amp;quot;Live fuel moisture content (LFMC) time series for multiple sites and species in the French Mediterranean area since 1996 (vol 75, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (3), </w:t>
@@ -5422,235 +5422,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of human and biophysical factors to the spatial distribution of forest fire ignitions and large wildfires in a French Mediterranean region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Mouillot</w:t>
+                <w:t xml:space="preserve">Daily synoptic conditions associated with large fire occurrence in Mediterranean France: evidence for a wind-driven fire regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/WF16181⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (1), pp.524-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.4680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681548v1</w:t>
+                <w:t xml:space="preserve">hal-01765455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily synoptic conditions associated with large fire occurrence in Mediterranean France: evidence for a wind-driven fire regime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Curt</w:t>
+                <w:t xml:space="preserve">Contribution of human and biophysical factors to the spatial distribution of forest fire ignitions and large wildfires in a French Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (1), pp.524-533. </w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (6), pp.498-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.4680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/WF16181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765455v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent climate hiatus revealed dual control by temperature and drought on the stem growth of Mediterranean &amp;lt;i&amp;gt;Quercus ilex&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -5770,90 +5770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective identification of multiple large fire climatologies: an application to a Mediterranean ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (7), pp.075006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5887,77 +5887,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projecting future drought in mediterranean forests: bias correction of climate models matters!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ruffault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6017,90 +6017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential regional responses in drought length, intensity and timing to recent climate changes in a Mediterranean forested ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (1-2), pp.103-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6146,90 +6146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic sensitivity to drought varies among populations of &amp;lt;em&amp;gt;Quercus ilex&amp;lt;/em&amp;gt; along a rainfall gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Rodriguez-Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6306,260 +6306,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du brulage dirigé sur sur le risque incendie : perspectives de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Changements climatiques et feux extrêmes en France : État des lieux et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème recontres nationales du réseau emploi intégré du feu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Vallon-Pont-d'Arc, France</w:t>
+              <w:t xml:space="preserve">Atelier 3 sur Les solutions fondées sur la nature pour l’adaptation des infrastructures critiques au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MEDIREN, Nov 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364880v1</w:t>
+                <w:t xml:space="preserve">hal-05364855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements climatiques et feux extrêmes en France : État des lieux et perspectives de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effets du brulage dirigé sur sur le risque incendie : perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier 3 sur Les solutions fondées sur la nature pour l’adaptation des infrastructures critiques au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MEDIREN, Nov 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">34ème recontres nationales du réseau emploi intégré du feu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Vallon-Pont-d'Arc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364855v1</w:t>
+                <w:t xml:space="preserve">hal-05364880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Action 1.3 : Piloting early-warning indicators of extreme wildfire events incorporating fire-weather and vegetation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Optiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Fire-RES : Discover Innovative actions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6597,90 +6597,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European forest vulnerability to hydraulic failure: an ecohydrological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsene Druel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Decaceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vienne, Austria. </w:t>
@@ -6718,64 +6718,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer la vulnérabilité des forêts à la sècheresse avec le modèle SurEau-Ecos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence cycle “Forêt, sol et eau, des alliés naturels »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Forêt Méditerranéenne, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6800,51 +6800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer la vulnérabilité des forêts à la sècheresse avec le modèle SurEau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Nationale du Département Santé Forêt (DSF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Ramatuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6863,493 +6863,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and future intense fire seasons in the Mediterranean basin: the increasing role of droughts and heatwaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Trigo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ana Russo</w:t>
+                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108387v1</w:t>
+                <w:t xml:space="preserve">hal-05108386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophyscial approach of fire risk following biotic and abiotic disturbances in forests : the examples of bark beetles and drought</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Recent and future intense fire seasons in the Mediterranean basin: the increasing role of droughts and heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Turco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Jerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forecasting and managing multi-risks in Mediterranean, temperate and boreal forests</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196152v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t>
+                <w:t xml:space="preserve">A biophyscial approach of fire risk following biotic and abiotic disturbances in forests : the examples of bark beetles and drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Sieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">Forecasting and managing multi-risks in Mediterranean, temperate and boreal forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108386v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean trees vulnerability to climate change will not be minimized through hydraulic safety traits adjustments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Moreno</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Rodriguez-Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
@@ -7413,51 +7413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fléchard Chris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7506,446 +7506,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the influence of Live Fuel Moisture Content on fire behavior and fire activity in Southern France - Presented to the 6th Fire Behavior and Fuels conference in Marseille (April 29-May 3, 2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le risque lié aux incendies de forêt : contexte et contribution de l'INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Fire Behavior and Fuels Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion de la section forêt-bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2019, Paris, France. pp.35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196121v1</w:t>
+                <w:t xml:space="preserve">hal-02789051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience de la végétation face à la sécheresse et son impact la recharge du karst.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Evaluating the influence of Live Fuel Moisture Content on fire behavior and fire activity in Southern France - Presented to the 6th Fire Behavior and Fuels conference in Marseille (April 29-May 3, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SNO Karst (Service National d’Observation du Karst)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Fire Behavior and Fuels Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.36408.39689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563512v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque lié aux incendies de forêt : contexte et contribution de l'INRA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">La résilience de la végétation face à la sécheresse et son impact la recharge du karst.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon D. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi-Belmys Capko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la section forêt-bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2019, Paris, France. pp.35</w:t>
+              <w:t xml:space="preserve">Workshop SNO Karst (Service National d’Observation du Karst)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service National d’Observation du Karst, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789051v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate changes on wildfire occurrence in the Mediterranean: a fire weather typology approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo M Trigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7996,77 +7996,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the increase in wildfire activity with climate change in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel de Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8121,90 +8121,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International conference on forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Coimbra, Portugal</w:t>
@@ -8246,90 +8246,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer les variations de réponse inter-individuelles des arbres face à la sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 41e Journées Scientifiques du GFHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, ST Michel l'observatoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8367,77 +8367,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we go beyond burned area assessment with fire patch metrics from global remote rensing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Nogueira Pereira Messias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Chuvieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8456,381 +8456,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of spatial resolution of regional climate downscaling on the productivity and distribution in three widespread tree species over France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Influence of the spatial resolution of climate on tree range simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Stéfanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Soudani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">P. Drobinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Viena, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807367v1</w:t>
+                <w:t xml:space="preserve">hal-02747225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of human, climate and biophysical drivers to the spatial distribution of wildfires in a French Mediterranean area: where do wildfires start and spread?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Moebius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vienna, Austria. pp.1-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-22-1-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the spatial resolution of climate on tree range simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Assessing the effect of spatial resolution of regional climate downscaling on the productivity and distribution in three widespread tree species over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Drobinsky</w:t>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Viena, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747225v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8848,103 +8848,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple hydraulic traits plasticity to drought : influence on whole plant functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Moreno</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
@@ -9005,103 +9005,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feux de végétation : comprendre leur diversité et leur évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -9167,567 +9167,567 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SurEau-Ecos-FMC: mechanistic modelling of fuel moisture content (FMC) at leaf and canopy scale under extreme drought</w:t>
+                <w:t xml:space="preserve">Lengthening, expansion and intensification of future fire activities in South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. X. Viegas &amp; L.M. Ribeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Forest Fire Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-2298-9_199⟩</w:t>
+              <w:t xml:space="preserve">Advances in Forest Fire Research 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 4 – Risk Assessment (1.ª Edição), Imprensa da Universidade de Coimbra, pp.1198-1203, 2022, 978-989-26-2297-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-2298-9_181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196181v1</w:t>
+                <w:t xml:space="preserve">hal-04196161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lengthening, expansion and intensification of future fire activities in South-Eastern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">SurEau-Ecos-FMC: mechanistic modelling of fuel moisture content (FMC) at leaf and canopy scale under extreme drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. X. Viegas &amp; L.M. Ribeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Forest Fire Research 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chapter 4 – Risk Assessment (1.ª Edição), Imprensa da Universidade de Coimbra, pp.1198-1203, 2022, 978-989-26-2297-2. </w:t>
+              <w:t xml:space="preserve">Advances in Forest Fire Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 4 – Risk Assessment (1.ª Edição), Imprensa da Universidade de Coimbra, pp.1318-1322, 2022, 978-989-26-2297-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-2298-9_181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-2298-9_199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196161v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live fuel moisture content: variability, predictability and impact on fire behavior and activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_26⟩</w:t>
+                <w:t xml:space="preserve">University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1919 p, 2018, 9789892616506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786458v1</w:t>
+                <w:t xml:space="preserve">hal-02787811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Live fuel moisture content: variability, predictability and impact on fire behavior and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02787811v1</w:t>
+                <w:t xml:space="preserve">hal-02786458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9889,349 +9889,349 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Functional diversity reduces the risk of hydraulic failure in tree mixtures through hydraulic disconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144911v1</w:t>
+                <w:t xml:space="preserve">hal-04191656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity reduces the risk of hydraulic failure in tree mixtures through hydraulic disconnection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannes Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04191656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Wildfire occurrence in response to Global Change type Droughts in the Northern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Trigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10307,51 +10307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Revertegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10399,90 +10399,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloting early-warning indicators of Extreme wildfire events incorporating fire-weather and vegetation conditions. FIRE-RES deliverable 1.6 IA 1.3 Brief.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deliverable FIRE-RES. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10517,64 +10517,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet VULNEFEU - Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Revertegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10744,103 +10744,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections des effets du changement climatique sur l’activité des feux de forêt au 21ème siècle : Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10866,103 +10866,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections des effets du changement climatique sur l’activité des feux de forêts en zone méditerranéenne française au 21ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11016,51 +11016,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécheresse et incendies en Languedoc-Roussillon dans un contexte de changements globaux -approche régionale par modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Universite de Montpellier 2, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11177,51 +11177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C575CE0F"/>
+    <w:nsid w:val="70FD9C28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11408,51 +11408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ruffault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3647-8172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164704582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Linley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jolly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Doherty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Geary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Armenteras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Decarsin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haben Blondeel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17503" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Galizia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pimont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ef003182" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082749v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel Cunill Camprub&#237;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Balaguer-Romano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Coco Meg&#237;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Casta&#241;ares" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160320" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04031655v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22086" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13499" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5593-2022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03655411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Riviere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EF002433" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01067-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-020-09830-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00933-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169417v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fargeon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Caceres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02629-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Abatzoglou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00104" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425147v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04366-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Trigo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70069-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867824v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutigny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Madrigal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Guijarro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118242" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784824v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF1451MV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629118v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-847-2018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681548v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF16181" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765455v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Trigo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4680" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681557v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13495" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513415v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trigo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/7/075006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gog&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duffet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-013-0992-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652415v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0559-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BC4QMB6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11090" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117213v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110326v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Druel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Decaceres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17068" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108385v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108381v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108387v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Trigo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jerez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Russo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1169" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196152v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Sieg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman Linn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772105v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3850" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196121v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36408.39689" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110322v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M Trigo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154472v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316643v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Nogueira Pereira Messias" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Chuvieco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807367v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108390v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Moebius" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747225v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinsky" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196075v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1741/9782759235063/feux-de-vegetation" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3506-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_199" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196161v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_181" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786458v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_26" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945412v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besancenot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895053v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121416v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bergeot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheylan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmuzey" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dolisi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196101v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05121393v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ruffault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3647-8172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164704582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Linley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jolly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Doherty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Geary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Armenteras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Decarsin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haben Blondeel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodrigues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel Cunill Camprub&#237;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Balaguer-Romano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Coco Meg&#237;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Casta&#241;ares" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160320" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04031655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22086" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208702v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Galizia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pimont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ef003182" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13499" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03655411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Riviere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EF002433" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5593-2022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531175v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01067-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475367v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-020-09830-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Abatzoglou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00104" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00933-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169417v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fargeon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Caceres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02629-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04366-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937698v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Trigo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70069-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutigny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Madrigal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Guijarro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118242" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784824v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746435v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF1451MV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629118v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-847-2018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Trigo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4680" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681548v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF16181" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681557v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13495" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513415v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trigo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/7/075006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gog&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duffet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-013-0992-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652415v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0559-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BC4QMB6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11090" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364855v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364880v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117213v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110326v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Druel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Decaceres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17068" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108385v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108381v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Trigo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jerez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Russo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1169" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196152v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Sieg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman Linn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772105v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3850" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789051v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36408.39689" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110322v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M Trigo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154472v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316643v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Nogueira Pereira Messias" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Chuvieco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747225v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinsky" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108390v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Moebius" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807367v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196075v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1741/9782759235063/feux-de-vegetation" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3506-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196161v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_181" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196181v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_199" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_26" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945412v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besancenot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895053v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121416v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bergeot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheylan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmuzey" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dolisi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196101v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05121393v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>