--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -196,429 +196,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of fire-weather indices for enhanced fire activity prediction with probabilistic approaches</w:t>
+                <w:t xml:space="preserve">Enhancing environmental models with a new downscaling method for global radiation in complex terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
+                <w:t xml:space="preserve">Arsène Druel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Opitz</w:t>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Barbero</w:t>
+                <w:t xml:space="preserve">Marloie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 361, pp.110315. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-1-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819321v1</w:t>
+                <w:t xml:space="preserve">hal-04906832v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Megafire’—You May Not Like It, But You Cannot Avoid It</w:t>
+                <w:t xml:space="preserve">A comparative analysis of fire-weather indices for enhanced fire activity prediction with probabilistic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grant Linley</w:t>
+                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Jolly</w:t>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Doherty</w:t>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Geary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dolors Armenteras</w:t>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.70032⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 361, pp.110315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038213v1</w:t>
+                <w:t xml:space="preserve">hal-04819321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing environmental models with a new downscaling method for global radiation in complex terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘Megafire’—You May Not Like It, But You Cannot Avoid It</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Linley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Druel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">Chris Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Tim Doherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chanzy</w:t>
+                <w:t xml:space="preserve">William Geary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marloie Olivier</w:t>
+                <w:t xml:space="preserve">Dolors Armenteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-22-1-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.70032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906832v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silex : une campagne de mesures aéroportées pour l’étude des feux de forêt</w:t>
               </w:r>
@@ -866,1306 +866,1306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
+                <w:t xml:space="preserve">Tree drought–mortality risk depends more on intrinsic species resistance than on stand species diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">Renaud Decarsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haben Blondeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (9), pp.e17503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665786v1</w:t>
+                <w:t xml:space="preserve">hal-04729697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic plasticity and water use regulation act to maintain the hydraulic safety margins of Mediterranean trees in rainfall exclusion experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Rodríguez-Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 47 (12), pp.4741-4753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.15066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isohydricity and hydraulic isolation explain reduced hydraulic failure risk in an experimental tree species mixture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae239⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620699v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant hydraulics at the heart of plant, crops and ecosystem functions in the face of climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isohydricity and hydraulic isolation explain reduced hydraulic failure risk in an experimental tree species mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Torres-Ruiz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Regis Burlett</w:t>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 241 (3), pp.984-999. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195 (4), pp.2668-2682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.19463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601370v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree drought–mortality risk depends more on intrinsic species resistance than on stand species diversity</w:t>
+                <w:t xml:space="preserve">Plant hydraulics at the heart of plant, crops and ecosystem functions in the face of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Decarsin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+                <w:t xml:space="preserve">José Torres-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guerric Le Maire</w:t>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haben Blondeel</w:t>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+                <w:t xml:space="preserve">Regis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (9), pp.e17503. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241 (3), pp.984-999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.17503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.19463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729697v1</w:t>
+                <w:t xml:space="preserve">hal-04601370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers and implications of the extreme 2022 wildfire season in Southwest Europe</w:t>
+                <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Rodrigues</w:t>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Àngel Cunill Camprubí</w:t>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Balaguer-Romano</w:t>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celso Coco Megía</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisco Castañares</w:t>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160320⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082749v1</w:t>
+                <w:t xml:space="preserve">hal-04230363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the factors of spatio-temporal patterns of wildfire activity in south-eastern France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">Drivers and implications of the extreme 2022 wildfire season in Southwest Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Rivière</w:t>
+                <w:t xml:space="preserve">Àngel Cunill Camprubí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Balaguer-Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Coco Megía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Castañares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/WF22086⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 859, pp.160320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031655v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Disentangling the factors of spatio-temporal patterns of wildfire activity in south-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Miquel de Càceres</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF22086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04047940v1</w:t>
+                <w:t xml:space="preserve">hal-04031655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Jean‐luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
+                <w:t xml:space="preserve">Miquel de Càceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (4), pp.1256-1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04230363v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Warming Reshapes European Pyroregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Felipe Galizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2216,103 +2216,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future expansion, seasonal lengthening and intensification of fire activity under climate change in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (1), pp.4-14. </w:t>
@@ -2350,103 +2350,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do you mean, ‘megafire’?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant Linley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Doherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Geary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Armenteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (10), pp.1906-1922. </w:t>
@@ -2618,90 +2618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SurEau-Ecos v2.0: a trait-based plant hydraulics model for simulations of plant water status and drought-induced mortality at the ecosystem level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2742,2128 +2742,2128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle stratégie de plantation forestière pour l'Union européenne et la France ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prediction of regional wildfire activity in the probabilistic Bayesian framework of Firelihood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), 83 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.2316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531175v1</w:t>
+                <w:t xml:space="preserve">hal-03395958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SurEau: a mechanistic model of plant water relations under extreme drought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cochard</w:t>
+                <w:t xml:space="preserve">Consistently lower sap velocity and growth over nine years of rainfall exclusion in a Mediterranean mixed pine-oak forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-021-01067-y⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 308-309, pp.108472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269429v1</w:t>
+                <w:t xml:space="preserve">hal-03321323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caution needed with the EU forest plantation strategy for offsetting carbon emissions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Quelle stratégie de plantation forestière pour l'Union européenne et la France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Forests</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.58-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11056-020-09830-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03475367v1</w:t>
+                <w:t xml:space="preserve">hal-03531175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistently lower sap velocity and growth over nine years of rainfall exclusion in a Mediterranean mixed pine-oak forest</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">SurEau: a mechanistic model of plant water relations under extreme drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 308-309, pp.108472. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (2), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01067-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321323v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of regional wildfire activity in the probabilistic Bayesian framework of Firelihood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caution needed with the EU forest plantation strategy for offsetting carbon emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (5), 83 p. </w:t>
+              <w:t xml:space="preserve">New Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (5), pp.733-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eap.2316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11056-020-09830-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395958v1</w:t>
+                <w:t xml:space="preserve">hal-03475367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributing Increases in Fire Weather to Anthropogenic Climate Change Over France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les incendies de forêt catastrophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John T Abatzoglou</w:t>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172850v1</w:t>
+                <w:t xml:space="preserve">hal-02529294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on future wildfire danger and activity in southern Europe: a review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La plateforme expérimentale de Font-Blanche Un site dédié au suivi à long terme du bilan de carbone et d’eau d’une forêt mixte méditerranéenne de pin d’Alep et de chêne vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marloie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLI, (4), pp.275-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03166425v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections of fire danger under climate change over France: where do the greatest uncertainties lie?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ruffault</w:t>
+                <w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-019-02629-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 590, pp.125428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169417v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of local soil and subsoil conditions on inter-individual variations in tree responses to drought: insights from Electrical Resistivity Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Simioni</w:t>
+                <w:t xml:space="preserve">Climate change impact on future wildfire danger and activity in southern Europe: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134247⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (2), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-00933-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02296368v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean woody plant specialized metabolites affect germination of Linum perenne at its dry and upper thermal limits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Attributing Increases in Fire Weather to Anthropogenic Climate Change Over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John T Abatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-019-04366-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.233-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425147v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased likelihood of heat-induced large wildfires in the Mediterranean Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Mouillot</w:t>
+                <w:t xml:space="preserve">Projections of fire danger under climate change over France: where do the greatest uncertainties lie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-70069-z⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160 (3), pp.479-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-019-02629-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937698v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing cuticular wax concentrations in a drier climate promote litter flammability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Guijarro</w:t>
+                <w:t xml:space="preserve">Impact of local soil and subsoil conditions on inter-individual variations in tree responses to drought: insights from Electrical Resistivity Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118242⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 698, pp.134247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867824v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plan de reboisement a besoin de temps pour l’acquisition du matériel végétal adapté</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mediterranean woody plant specialized metabolites affect germination of Linum perenne at its dry and upper thermal limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Hashoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forestopic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 446, pp.291-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-019-04366-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784824v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incendies de forêt catastrophiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+                <w:t xml:space="preserve">Increasing cuticular wax concentrations in a drier climate promote litter flammability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 473, pp.118242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529294v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plateforme expérimentale de Font-Blanche Un site dédié au suivi à long terme du bilan de carbone et d’eau d’une forêt mixte méditerranéenne de pin d’Alep et de chêne vert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le plan de reboisement a besoin de temps pour l’acquisition du matériel végétal adapté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, XLI, (4), pp.275-280</w:t>
+              <w:t xml:space="preserve">Forestopic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746435v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-specific variability in deep water extraction between trees growing on a Mediterranean karst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased likelihood of heat-induced large wildfires in the Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+                <w:t xml:space="preserve">Ricardo M. Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Olioso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 590, pp.125428. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.13790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70069-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111285v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cautionary Note Regarding the Use of Cumulative Burnt Areas for the Determination of Fire Danger Index Breakpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (3), pp.254 - 258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4897,90 +4897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How well do meteorological drought indices predict live fuel moisture content (LFMC)? An assessment for wildfire research and operations in Mediterranean ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 262, pp.391-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5065,51 +5065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5164,103 +5164,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme wildfire events are linked to global-change-type droughts in the northern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo M. Trigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (3), pp.847 - 856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5307,77 +5307,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">correction to &amp;quot;Live fuel moisture content (LFMC) time series for multiple sites and species in the French Mediterranean area since 1996 (vol 75, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5422,235 +5422,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily synoptic conditions associated with large fire occurrence in Mediterranean France: evidence for a wind-driven fire regime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Curt</w:t>
+                <w:t xml:space="preserve">Contribution of human and biophysical factors to the spatial distribution of forest fire ignitions and large wildfires in a French Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.4680⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (6), pp.498-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF16181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765455v1</w:t>
+                <w:t xml:space="preserve">hal-01681548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of human and biophysical factors to the spatial distribution of forest fire ignitions and large wildfires in a French Mediterranean region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Mouillot</w:t>
+                <w:t xml:space="preserve">Daily synoptic conditions associated with large fire occurrence in Mediterranean France: evidence for a wind-driven fire regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (6), pp.498-508. </w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (1), pp.524-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/WF16181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/joc.4680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681548v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent climate hiatus revealed dual control by temperature and drought on the stem growth of Mediterranean &amp;lt;i&amp;gt;Quercus ilex&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -5783,77 +5783,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective identification of multiple large fire climatologies: an application to a Mediterranean ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (7), pp.075006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5913,51 +5913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6017,90 +6017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential regional responses in drought length, intensity and timing to recent climate changes in a Mediterranean forested ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (1-2), pp.103-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6185,51 +6185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Rodriguez-Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6306,260 +6306,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements climatiques et feux extrêmes en France : État des lieux et perspectives de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effets du brulage dirigé sur sur le risque incendie : perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier 3 sur Les solutions fondées sur la nature pour l’adaptation des infrastructures critiques au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MEDIREN, Nov 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">34ème recontres nationales du réseau emploi intégré du feu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Vallon-Pont-d'Arc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364855v1</w:t>
+                <w:t xml:space="preserve">hal-05364880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du brulage dirigé sur sur le risque incendie : perspectives de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Changements climatiques et feux extrêmes en France : État des lieux et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème recontres nationales du réseau emploi intégré du feu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Vallon-Pont-d'Arc, France</w:t>
+              <w:t xml:space="preserve">Atelier 3 sur Les solutions fondées sur la nature pour l’adaptation des infrastructures critiques au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MEDIREN, Nov 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364880v1</w:t>
+                <w:t xml:space="preserve">hal-05364855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Action 1.3 : Piloting early-warning indicators of extreme wildfire events incorporating fire-weather and vegetation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Optiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Fire-RES : Discover Innovative actions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6610,77 +6610,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsene Druel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Decaceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vienne, Austria. </w:t>
@@ -6712,506 +6712,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer la vulnérabilité des forêts à la sècheresse avec le modèle SurEau-Ecos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimer la vulnérabilité des forêts à la sècheresse avec le modèle SurEau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence cycle “Forêt, sol et eau, des alliés naturels »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Forêt Méditerranéenne, Apr 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Réunion Nationale du Département Santé Forêt (DSF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Ramatuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108385v1</w:t>
+                <w:t xml:space="preserve">hal-05108381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer la vulnérabilité des forêts à la sècheresse avec le modèle SurEau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimer la vulnérabilité des forêts à la sècheresse avec le modèle SurEau-Ecos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Nationale du Département Santé Forêt (DSF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Ramatuelle, France</w:t>
+              <w:t xml:space="preserve">Conférence cycle “Forêt, sol et eau, des alliés naturels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Forêt Méditerranéenne, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108381v1</w:t>
+                <w:t xml:space="preserve">hal-05108385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent and future intense fire seasons in the Mediterranean basin: the increasing role of droughts and heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
+                <w:t xml:space="preserve">Ricardo Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Turco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Jerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Xylem International Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108386v1</w:t>
+                <w:t xml:space="preserve">hal-05108387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and future intense fire seasons in the Mediterranean basin: the increasing role of droughts and heatwaves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Russo</w:t>
+                <w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108387v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biophyscial approach of fire risk following biotic and abiotic disturbances in forests : the examples of bark beetles and drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Sieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7253,103 +7253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean trees vulnerability to climate change will not be minimized through hydraulic safety traits adjustments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Rodriguez-Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
@@ -7512,103 +7512,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque lié aux incendies de forêt : contexte et contribution de l'INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la section forêt-bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2019, Paris, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7633,90 +7633,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the influence of Live Fuel Moisture Content on fire behavior and fire activity in Southern France - Presented to the 6th Fire Behavior and Fuels conference in Marseille (April 29-May 3, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Fire Behavior and Fuels Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7789,64 +7789,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi-Belmys Capko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop SNO Karst (Service National d’Observation du Karst)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service National d’Observation du Karst, Jun 2019, Orléans, France</w:t>
@@ -7875,77 +7875,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate changes on wildfire occurrence in the Mediterranean: a fire weather typology approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo M Trigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7996,64 +7996,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the increase in wildfire activity with climate change in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8134,77 +8134,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International conference on forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Coimbra, Portugal</w:t>
@@ -8259,77 +8259,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Damien Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 41e Journées Scientifiques du GFHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, ST Michel l'observatoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8367,77 +8367,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we go beyond burned area assessment with fire patch metrics from global remote rensing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Nogueira Pereira Messias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Chuvieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8456,381 +8456,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the spatial resolution of climate on tree range simulations</w:t>
+                <w:t xml:space="preserve">Assessing the effect of spatial resolution of regional climate downscaling on the productivity and distribution in three widespread tree species over France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Stéfanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Drobinsky</w:t>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Viena, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747225v1</w:t>
+                <w:t xml:space="preserve">hal-02807367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of human, climate and biophysical drivers to the spatial distribution of wildfires in a French Mediterranean area: where do wildfires start and spread?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Moebius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vienna, Austria. pp.1-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-22-1-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of spatial resolution of regional climate downscaling on the productivity and distribution in three widespread tree species over France</w:t>
+                <w:t xml:space="preserve">Influence of the spatial resolution of climate on tree range simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Stéfanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+                <w:t xml:space="preserve">P. Drobinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Viena, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807367v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8848,103 +8848,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple hydraulic traits plasticity to drought : influence on whole plant functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
@@ -9005,103 +9005,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feux de végétation : comprendre leur diversité et leur évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -9167,567 +9167,567 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lengthening, expansion and intensification of future fire activities in South-Eastern France</w:t>
+                <w:t xml:space="preserve">SurEau-Ecos-FMC: mechanistic modelling of fuel moisture content (FMC) at leaf and canopy scale under extreme drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. X. Viegas &amp; L.M. Ribeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Forest Fire Research 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-2298-9_181⟩</w:t>
+              <w:t xml:space="preserve">Advances in Forest Fire Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 4 – Risk Assessment (1.ª Edição), Imprensa da Universidade de Coimbra, pp.1318-1322, 2022, 978-989-26-2297-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-2298-9_199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196161v1</w:t>
+                <w:t xml:space="preserve">hal-04196181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SurEau-Ecos-FMC: mechanistic modelling of fuel moisture content (FMC) at leaf and canopy scale under extreme drought</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lengthening, expansion and intensification of future fire activities in South-Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. X. Viegas &amp; L.M. Ribeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Forest Fire Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chapter 4 – Risk Assessment (1.ª Edição), Imprensa da Universidade de Coimbra, pp.1318-1322, 2022, 978-989-26-2297-2. </w:t>
+              <w:t xml:space="preserve">Advances in Forest Fire Research 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 4 – Risk Assessment (1.ª Edição), Imprensa da Universidade de Coimbra, pp.1198-1203, 2022, 978-989-26-2297-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-2298-9_199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-2298-9_181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196181v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Live fuel moisture content: variability, predictability and impact on fire behavior and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787811v1</w:t>
+                <w:t xml:space="preserve">hal-02786458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live fuel moisture content: variability, predictability and impact on fire behavior and activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1919 p, 2018, 9789892616506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786458v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9889,349 +9889,349 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity reduces the risk of hydraulic failure in tree mixtures through hydraulic disconnection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannes Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191656v1</w:t>
+                <w:t xml:space="preserve">hal-04144911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional diversity reduces the risk of hydraulic failure in tree mixtures through hydraulic disconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joannes Guillemot</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04144911v1</w:t>
+                <w:t xml:space="preserve">hal-04191656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Wildfire occurrence in response to Global Change type Droughts in the Northern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Trigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10307,51 +10307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Revertegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10399,90 +10399,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloting early-warning indicators of Extreme wildfire events incorporating fire-weather and vegetation conditions. FIRE-RES deliverable 1.6 IA 1.3 Brief.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deliverable FIRE-RES. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10517,64 +10517,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet VULNEFEU - Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Revertegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10744,103 +10744,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections des effets du changement climatique sur l’activité des feux de forêt au 21ème siècle : Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10866,103 +10866,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections des effets du changement climatique sur l’activité des feux de forêts en zone méditerranéenne française au 21ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pimont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11016,51 +11016,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécheresse et incendies en Languedoc-Roussillon dans un contexte de changements globaux -approche régionale par modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Universite de Montpellier 2, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11177,51 +11177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70FD9C28"/>
+    <w:nsid w:val="D5E16A3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11408,51 +11408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ruffault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3647-8172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164704582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Linley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jolly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Doherty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Geary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Armenteras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Decarsin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haben Blondeel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodrigues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel Cunill Camprub&#237;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Balaguer-Romano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Coco Meg&#237;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Casta&#241;ares" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160320" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04031655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22086" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208702v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Galizia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pimont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ef003182" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13499" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03655411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Riviere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EF002433" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5593-2022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531175v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01067-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475367v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-020-09830-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Abatzoglou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00104" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00933-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169417v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fargeon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Caceres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02629-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04366-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937698v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Trigo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70069-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutigny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Madrigal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Guijarro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118242" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784824v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746435v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF1451MV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629118v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-847-2018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Trigo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4680" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681548v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF16181" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681557v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13495" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513415v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trigo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/7/075006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gog&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duffet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-013-0992-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652415v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0559-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BC4QMB6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11090" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364855v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364880v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117213v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110326v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Druel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Decaceres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17068" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108385v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108381v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Trigo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jerez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Russo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1169" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196152v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Sieg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman Linn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772105v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3850" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789051v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36408.39689" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110322v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M Trigo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154472v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316643v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Nogueira Pereira Messias" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Chuvieco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747225v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinsky" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108390v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Moebius" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807367v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196075v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1741/9782759235063/feux-de-vegetation" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3506-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196161v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_181" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196181v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_199" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_26" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945412v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besancenot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895053v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121416v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bergeot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheylan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmuzey" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dolisi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196101v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05121393v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-ruffault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3647-8172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164704582" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906832v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Druel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloie Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-1-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Linley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jolly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Doherty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Geary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Armenteras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Decarsin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haben Blondeel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17503" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Torres-Ruiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Burlett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19463" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rodrigues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel Cunill Camprub&#237;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Balaguer-Romano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Coco Meg&#237;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Casta&#241;ares" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160320" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04031655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22086" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208702v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Felipe Galizia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pimont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ef003182" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13499" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03655411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Riviere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EF002433" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5593-2022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108472" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01067-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-020-09830-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529294v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111285v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125428" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00933-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172850v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Abatzoglou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00104" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fargeon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Caceres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02629-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296368v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simioni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134247" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425147v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04366-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutigny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Madrigal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Guijarro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118242" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784824v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Trigo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70069-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620553v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF1451MV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629118v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-847-2018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681548v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF16181" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765455v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Trigo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4680" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681557v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morine Lempereur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13495" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513415v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trigo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/7/075006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gog&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duffet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-013-0992-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652415v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0559-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7BC4QMB6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP11090" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117213v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110326v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Druel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Decaceres" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17068" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108381v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108387v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Trigo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Turco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jerez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Sousa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Russo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1169" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196152v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Sieg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman Linn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772105v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Calcerrada" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3850" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262493v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fl&#233;chard Chris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789051v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196121v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36408.39689" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D. Carri&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Capko" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110322v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M Trigo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154472v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02316643v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Nogueira Pereira Messias" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Chuvieco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807367v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc St&#233;fanon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108390v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Moebius" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747225v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinsky" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196075v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1741/9782759235063/feux-de-vegetation" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3506-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_199" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196161v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_181" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786458v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_26" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945412v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besancenot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895053v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121416v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bergeot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cheylan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmuzey" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dolisi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196101v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05121393v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>