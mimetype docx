--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -100,364 +100,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian model averaging of climate-dependent forest models using Expectation–Maximization</w:t>
+                <w:t xml:space="preserve">Modelling the heartwood profile of Douglas fir in France based on the stem profile and other tree dendrometric characteristics - insights from experimental sites and commercial log data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Picard</w:t>
+                <w:t xml:space="preserve">Antoine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Besic</w:t>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeste Meliho</w:t>
+                <w:t xml:space="preserve">François Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mortier</w:t>
+                <w:t xml:space="preserve">Marin Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 510, pp.111355. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.1-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfr-2025-0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307661v1</w:t>
+                <w:t xml:space="preserve">hal-05382382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the heartwood profile of Douglas fir in France based on the stem profile and other tree dendrometric characteristics - insights from experimental sites and commercial log data</w:t>
+                <w:t xml:space="preserve">Bayesian model averaging of climate-dependent forest models using Expectation–Maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Billard</w:t>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+                <w:t xml:space="preserve">Nikola Besic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ningre</w:t>
+                <w:t xml:space="preserve">Modeste Meliho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Chaumet</w:t>
+                <w:t xml:space="preserve">Frédéric Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55, pp.1-66. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 510, pp.111355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjfr-2025-0185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382382v1</w:t>
+                <w:t xml:space="preserve">hal-05307661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Framework and a New Score for the Comparative Analysis of Forest Models Accounting for the Impact of Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Besic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeste Meliho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2810,208 +2810,296 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’intégration des cycles biogéochimiques aux modèles de croissance à base dendrométrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A size-structured model for forest stand dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Jacob de Cordemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takéo Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447553v1</w:t>
+                <w:t xml:space="preserve">hal-05572374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the integration of biogeochemical cycles into dendrometric growth models</w:t>
+                <w:t xml:space="preserve">Contribution à l’intégration des cycles biogéochimiques aux modèles de croissance à base dendrométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447339v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution to the integration of biogeochemical cycles into dendrometric growth models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Description of the continuous nature of organic matter in models of soil carbon dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3060,51 +3148,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3114,114 +3202,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'intégration des cycles biogéochimiques dans les modèles de croissance forestier à base phénoménologique. Dynamique saisonnière du couvert forestier et décomposition de la matière organique du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques générales [math.GM]. Université de Lorraine, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LORR0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01750913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3368,51 +3456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Meliho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2025-0185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-023-00557-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mandret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01171-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bottero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Forrester" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kohnle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15737" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03134066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21079-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107780" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary E. Kayler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A. Barsukov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Nikitich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.05.022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02367752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-018-00343-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Viaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1438" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.01.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrandon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524853" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602793v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Chi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818281" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56267" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258009v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0118" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2025-0185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Meliho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111355" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-023-00557-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mandret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01171-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bottero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Forrester" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kohnle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15737" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03134066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21079-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107780" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary E. Kayler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A. Barsukov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Nikitich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.05.022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02367752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-018-00343-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Viaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1438" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.01.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrandon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524853" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602793v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Chi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818281" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56267" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacob de Cordemoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447553v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0118" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>