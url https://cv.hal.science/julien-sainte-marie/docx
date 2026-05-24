--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -100,364 +100,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the heartwood profile of Douglas fir in France based on the stem profile and other tree dendrometric characteristics - insights from experimental sites and commercial log data</w:t>
+                <w:t xml:space="preserve">Bayesian model averaging of climate-dependent forest models using Expectation–Maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Billard</w:t>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+                <w:t xml:space="preserve">Nikola Besic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ningre</w:t>
+                <w:t xml:space="preserve">Modeste Meliho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Chaumet</w:t>
+                <w:t xml:space="preserve">Frédéric Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55, pp.1-66. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 510, pp.111355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjfr-2025-0185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382382v1</w:t>
+                <w:t xml:space="preserve">hal-05307661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian model averaging of climate-dependent forest models using Expectation–Maximization</w:t>
+                <w:t xml:space="preserve">Modelling the heartwood profile of Douglas fir in France based on the stem profile and other tree dendrometric characteristics - insights from experimental sites and commercial log data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Picard</w:t>
+                <w:t xml:space="preserve">Antoine Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Besic</w:t>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeste Meliho</w:t>
+                <w:t xml:space="preserve">François Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mortier</w:t>
+                <w:t xml:space="preserve">Marin Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 510, pp.111355. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.1-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfr-2025-0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307661v1</w:t>
+                <w:t xml:space="preserve">hal-05382382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Framework and a New Score for the Comparative Analysis of Forest Models Accounting for the Impact of Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Besic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeste Meliho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3456,51 +3456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2025-0185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Meliho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111355" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-023-00557-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mandret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01171-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bottero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Forrester" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kohnle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15737" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03134066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21079-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107780" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary E. Kayler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A. Barsukov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Nikitich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.05.022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02367752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-018-00343-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Viaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1438" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.01.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrandon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524853" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602793v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Chi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818281" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56267" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacob de Cordemoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447553v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0118" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Meliho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2025-0185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-023-00557-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00830-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03919731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mandret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01171-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bottero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Forrester" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kohnle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15737" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03134066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21079-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107780" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Br&#233;doire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary E. Kayler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel A. Barsukov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Nikitich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.05.022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02367752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-018-00343-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Viaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1438" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56561" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.01.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269105v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrandon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524853" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602793v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bayol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustino Chi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818281" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56267" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacob de Cordemoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447553v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0118" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>