--- v0 (2026-03-30)
+++ v1 (2026-05-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,557 +234,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periosteal Skeletal Stem Cells Can Migrate into the Bone Marrow and Support Hematopoietic Regeneration</w:t>
+                <w:t xml:space="preserve">Workflow4Metabolomics (W4M): A User‐Friendly Metabolomics Platform for Analysis of Mass Spectrometry and Nuclear Magnetic Resonance Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kemi Akinnola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shoichiro Takeishi</w:t>
+                <w:t xml:space="preserve">Cédric Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Marianovich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pinho</w:t>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2022-169579⟩</w:t>
+              <w:t xml:space="preserve">Current Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpz1.70095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059298v1</w:t>
+                <w:t xml:space="preserve">hal-05615519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct B-Cell Specific Transcriptional Contexts of the BCL2 Oncogene Impact Pre-Malignant Development in Mouse Models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periosteal Skeletal Stem Cells Can Migrate into the Bone Marrow and Support Hematopoietic Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Saintamand</w:t>
+                <w:t xml:space="preserve">Kemi Akinnola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoichiro Takeishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carrion</w:t>
+                <w:t xml:space="preserve">Maria Marianovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (21), pp.5337. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140 (Supplement 1), pp.8629-8630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14215337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2022-169579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888678v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Cutaneous Administration of Rituximab Triggers a Pro-Phagocytic Phenotype of Monocytic Compartment in LowTumor Burden Follicular Lymphoma Patients Included in the Flirt Clinical Trial, a Lysa Study</w:t>
+                <w:t xml:space="preserve">Distinct B-Cell Specific Transcriptional Contexts of the BCL2 Oncogene Impact Pre-Malignant Development in Mouse Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Roussel</w:t>
+                <w:t xml:space="preserve">Lina Zawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Ménard</w:t>
+                <w:t xml:space="preserve">Tiffany Marchiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rossille</w:t>
+                <w:t xml:space="preserve">Baptiste Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Saint-Vanne</w:t>
+                <w:t xml:space="preserve">Alexis Saintamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Dulong</w:t>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 140 (Supplement 1), pp.6462-6463. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (21), pp.5337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2022-169295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14215337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059289v1</w:t>
+                <w:t xml:space="preserve">hal-03888678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sub-Cutaneous Administration of Rituximab Triggers a Pro-Phagocytic Phenotype of Monocytic Compartment in LowTumor Burden Follicular Lymphoma Patients Included in the Flirt Clinical Trial, a Lysa Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rossille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Vanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140 (Supplement 1), pp.6462-6463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2022-169295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A novel 3D culture model recapitulates primary FL B cell features and promotes their survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Vanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (23), pp.5372-5386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -794,529 +928,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interagir avec ses données de spectrométrie de masse sous Galaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Vanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lain Pavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments and opportunities with Workflow4Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lain Pavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on technological developments and opportunities with Workflow4Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lain Pavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological developments and opportunities with Workflow4Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1326,168 +1460,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow4Metabolomics: an international computing infrastructure for Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dupérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Galaxy Community Conference (GCC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Freibourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1634,51 +1768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemi E Akinnola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichiro Takeishi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maryanovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.101714.3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemi Akinnola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marianovich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169579" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zawil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marchiol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brauge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saintamand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rossille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dulong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamaison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Latour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson H&#233;laine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Morvan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003949" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781084v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dup&#233;rier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemi E Akinnola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichiro Takeishi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maryanovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.101714.3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05615519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delporte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemi Akinnola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marianovich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169579" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zawil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marchiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brauge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saintamand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14215337" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rossille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dulong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169295" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamaison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Latour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson H&#233;laine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le Morvan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003949" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776462v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dup&#233;rier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>