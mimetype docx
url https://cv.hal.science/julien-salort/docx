--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -220,360 +220,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t>
+                <w:t xml:space="preserve">The inertial regimes in Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyse Brichet</w:t>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elian Bernard</w:t>
+                <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Braun</w:t>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Méthivier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1025, pp.A10. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.587-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crphys.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434081v5</w:t>
+                <w:t xml:space="preserve">hal-04725156v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inertial regimes in Rayleigh-Bénard convection</w:t>
+                <w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Castaing</w:t>
+                <w:t xml:space="preserve">Lyse Brichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Salort</w:t>
+                <w:t xml:space="preserve">Elian Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+                <w:t xml:space="preserve">Romane Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sergent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26, pp.587-617. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1025, pp.A10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725156v3</w:t>
+                <w:t xml:space="preserve">hal-04434081v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent transition in Rayleigh-Bénard convection with Fluorocarbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 136, pp.10003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -601,295 +601,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261081v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Signature of Quantum Turbulence in Velocity Spectra?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+                <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bon Mardion</w:t>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B Rousset</w:t>
+                <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.063005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/abfe1f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03329835v1</w:t>
+                <w:t xml:space="preserve">hal-03132496v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Signature of Quantum Turbulence in Velocity Spectra?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bon Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
+                <w:t xml:space="preserve">A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+                <w:t xml:space="preserve">J.-P Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gibert</w:t>
+                <w:t xml:space="preserve">B Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23, pp.063005. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (9), pp.094601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/abfe1f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132496v3</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03329835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical shadowgraph in turbulent Rayleigh-Bénard convection with a rough boundary: investigation of plumes</w:t>
               </w:r>
@@ -901,77 +901,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengere Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 895, pp.A7. </w:t>
@@ -1048,64 +1048,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martin-Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4, pp.094603. </w:t>
@@ -1143,64 +1143,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local sensor for joint temperature and velocity measurements in turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1290,51 +1290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dynamics of vortices in a non-local model of superfluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Reneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1381,103 +1381,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal transfer in Rayleigh-Bénard cell with smooth or rough boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 837, pp.443-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1511,90 +1511,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent heat transport regimes in a channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1680,51 +1680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elonore Rusaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Coudarchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (4), </w:t>
@@ -1788,51 +1788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Rusaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-E. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1873,287 +1873,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary layer structure in a rough Rayleigh-Bénard cell filled with air</w:t>
+                <w:t xml:space="preserve">Inhomogeneity and Lagrangian unsteadiness in turbulent thermal convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Kaiser</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 786, pp.275-293. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.064406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.064406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502780v1</w:t>
+                <w:t xml:space="preserve">hal-01506986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneity and Lagrangian unsteadiness in turbulent thermal convection</w:t>
+                <w:t xml:space="preserve">Boundary layer structure in a rough Rayleigh-Bénard cell filled with air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Robert Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Du Puits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1, pp.064406. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 786, pp.275-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.064406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506986v1</w:t>
+                <w:t xml:space="preserve">hal-01502780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous temperature and velocity Lagrangian measurements in turbulent thermal convection</w:t>
               </w:r>
@@ -2267,498 +2267,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfluid high REynolds von Kármán experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal boundary layer near roughnesses in turbulent Rayleigh-Bénard convection: flow structure and multistability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Liot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rousset</w:t>
+                <w:t xml:space="preserve">Eleonore Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Seychelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bonnay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Poncet</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4897542⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.015112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4862487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113305v1</w:t>
+                <w:t xml:space="preserve">hal-00920342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal boundary layer near roughnesses in turbulent Rayleigh-Bénard convection: flow structure and multistability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Probing quantum and classical turbulence analogy in von Kármán liquid helium, nitrogen, and water experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Rusaouen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Seychelles</w:t>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Tisserand</w:t>
+                <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 26, pp.015112. </w:t>
+              <w:t xml:space="preserve">, 2014, 26 (12), pp.125109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4862487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4904378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920342v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing quantum and classical turbulence analogy in von Kármán liquid helium, nitrogen, and water experiments</w:t>
+                <w:t xml:space="preserve">Superfluid high REynolds von Kármán experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Saint-Michel</w:t>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Herbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Salort</w:t>
+                <w:t xml:space="preserve">Patrick Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baudet</w:t>
+                <w:t xml:space="preserve">Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
+                <w:t xml:space="preserve">Jean-Marc Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (12), pp.125109. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (10), pp.103908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4904378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4897542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198372v1</w:t>
+                <w:t xml:space="preserve">hal-01113305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent velocity profiles in a tilted heat pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Riedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Seychelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2809,90 +2809,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy cascade and the four-fifths law in superfluid turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97, pp.34006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2926,77 +2926,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantilever Anemometer Based on a Superconducting Micro-resonator: Application to Superfluid Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83, pp.125002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3043,90 +3043,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorticity scattering measurements in a superfluid inertial round jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Durì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318, pp.092027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3160,90 +3160,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of intermittency in superfluid turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318, pp.042014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3277,77 +3277,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Cantilever Anemometer for Cryogenic Helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318, pp.092030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3381,77 +3381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ultimate regime of convection over uneven plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318, pp.052044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3485,77 +3485,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolmogorov cascade and equipartition of kinetic energy in numerical simulation of Superfluid turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318, pp.092031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3589,64 +3589,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale Equipartition of kinetic energy in Quantum Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3693,77 +3693,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent velocity spectra in superfluid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3827,90 +3827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the triggering of the Ultimate Regime of convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.085014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3957,51 +3957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition on local temperature fluctuations in highly turbulent convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4110,64 +4110,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal gravity waves and turbulent thermal plumes in stratified cryogenic helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,77 +4248,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Experimental shadowgraphs and DNS in Turbulent Convection Using physically-informed U-Net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jai Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4350,265 +4350,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing turbulent convection experimental data challenges in PINNs with appropriate physical sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Mrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285459v1</w:t>
+                <w:t xml:space="preserve">hal-04924450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing turbulent convection experimental data challenges in PINNs with appropriate physical sampling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.379-386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924450v1</w:t>
+                <w:t xml:space="preserve">hal-05285459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental model of subglacial lakes: Rayleigh-Bénard and Horizontal convection</w:t>
               </w:r>
@@ -4719,90 +4719,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the wind depletion on the turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Fluid Dynamics Conference (EFDC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4827,90 +4827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la suppression du vent sur l’émission de panaches en convection turbulente rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4935,90 +4935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la suppression du vent sur la convection turbulente de Rayleigh-Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5043,90 +5043,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites structures cohérentes en convection turbulente rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5151,77 +5151,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modulation of the small coherent structures above a rough plate in turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5246,90 +5246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultime regime and turbulent transitions in Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Rayleigh Bénard Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5367,51 +5367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaches thermiques en convection turbulente de Rayleigh-Bénard par Fluorescence induite par laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Toupoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,51 +5492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal plumes in turbulent Rayleigh-Bénard convection using Laser-Induced Fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Toupoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5604,103 +5604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local velocity measurements in the Shrek experiment at high reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Braslau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th EuropeanTurbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delft University of Technology (TU DELFT), Aug 2015, Delft, Netherlands</w:t>
@@ -5742,77 +5742,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural cross-ventilation of buildings, an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Turino, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5859,77 +5859,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection thermique turbulente : étude Lagrangienne expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5954,77 +5954,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Ventilation Measurements in Buildings: Small and Full Scales Experimental Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6071,77 +6071,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of the SHREK experiment at ultra-high Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6196,103 +6196,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSF Experiment for comparision of high Reynold's number turbulence in He I and He II : ﬁrst results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Belier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EUROMECH European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.701-704, </w:t>
@@ -6330,51 +6330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection at very high Rayleigh number: signature of transition from a micro-thermometer inside the flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,77 +6508,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small coherent structures in rough turbulent convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6674,165 +6674,165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzhou Bu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Alexandre Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927403v2</w:t>
+                <w:t xml:space="preserve">hal-04927403v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6882,51 +6882,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence quantique versus classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Grenoble, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011GRENY051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7043,51 +7043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1B8DFE0"/>
+    <w:nsid w:val="FFB2109A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7274,51 +7274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-salort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3052-5898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156772191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-4212-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725156v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.257" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261081v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac34d4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329929v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guislain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin-Calle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.094603" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Du Puits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loesch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989430" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844982v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Reneuve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.114602" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508393v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.852" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.062801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391492v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ehlinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elonore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coudarchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.044605" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chabaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-E. Roche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991558" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaiser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.649" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.064406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Seychelles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zonta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.190" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920342v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Rusaouen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tisserand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862487" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saint-Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904378" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riedinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824852" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635578v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/34006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796196v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770119" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640535v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dur&#236;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/24001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508872v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504375" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499652v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gauthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/8/085014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384943v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/44006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Brun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Carde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelosse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-112" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924450v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Mrini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934044v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Bu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rabaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chanut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Couston" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349321v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353110v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Toupoint" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Ruffenach" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303114v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.666" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444696v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009918" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456748v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_169" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430188v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_40" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/864540CCFDE504993A9636248F0784431FF9C12A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927403v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928422v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00648090v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENY051" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-salort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3052-5898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156772191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-4212-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725156v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261081v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac34d4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329929v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guislain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin-Calle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.094603" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Du Puits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loesch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989430" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844982v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Reneuve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.114602" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508393v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.852" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.062801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391492v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ehlinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elonore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coudarchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.044605" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chabaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-E. Roche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991558" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.064406" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaiser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Seychelles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zonta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.190" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Rusaouen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tisserand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862487" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saint-Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904378" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riedinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824852" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635578v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/34006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796196v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770119" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640535v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dur&#236;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/24001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508872v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504375" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499652v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gauthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/8/085014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384943v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/44006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Brun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Carde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelosse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924450v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Mrini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285459v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-112" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934044v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Bu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rabaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chanut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Couston" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349321v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353110v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Toupoint" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Ruffenach" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303114v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.666" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444696v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009918" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456748v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_169" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430188v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_40" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/864540CCFDE504993A9636248F0784431FF9C12A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927403v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928422v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00648090v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENY051" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>