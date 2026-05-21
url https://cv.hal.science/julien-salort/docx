--- v1 (2026-04-10)
+++ v2 (2026-05-21)
@@ -121,51 +121,51 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">156772191</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">P-4212-2014</w:t>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/P-4212-2014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -186,3907 +186,4037 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inertial regimes in Rayleigh-Bénard convection</w:t>
+                <w:t xml:space="preserve">Hysteretic transitions between Rayleigh-Bénard and Horizontal Convection in an experimental model of subglacial lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Castaing</w:t>
+                <w:t xml:space="preserve">Valentine Rabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yuzhou Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Alexandre Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26, pp.587-617. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1033, pp.A31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2026.11453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725156v3</w:t>
+                <w:t xml:space="preserve">hal-04927403v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t>
+                <w:t xml:space="preserve">The inertial regimes in Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyse Brichet</w:t>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elian Bernard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.587-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434081v5</w:t>
+                <w:t xml:space="preserve">hal-04725156v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent transition in Rayleigh-Bénard convection with Fluorocarbon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Universal scaling law in turbulent Rayleigh-Bénard convection with and without roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyse Brichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/ac34d4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1025, pp.A10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261081v3</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434081v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Signature of Quantum Turbulence in Velocity Spectra?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Turbulent transition in Rayleigh-Bénard convection with Fluorocarbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23, pp.063005. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.10003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/abfe1f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/ac34d4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132496v3</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261081v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Signature of Quantum Turbulence in Velocity Spectra?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+                <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bon Mardion</w:t>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B Rousset</w:t>
+                <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.063005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/abfe1f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03329835v1</w:t>
+                <w:t xml:space="preserve">hal-03132496v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical shadowgraph in turbulent Rayleigh-Bénard convection with a rough boundary: investigation of plumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bon Mardion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
+                <w:t xml:space="preserve">A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Guislain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+                <w:t xml:space="preserve">J.-P Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berengere Podvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+                <w:t xml:space="preserve">B Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 895, pp.A7. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (9), pp.094601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329929v3</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03329835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pair dispersion in inhomogeneous turbulent thermal convection</w:t>
+                <w:t xml:space="preserve">Experimental and numerical shadowgraph in turbulent Rayleigh-Bénard convection with a rough boundary: investigation of plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Liot</w:t>
+                <w:t xml:space="preserve">Mebarek Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Martin-Calle</w:t>
+                <w:t xml:space="preserve">Laura Guislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Gay</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Berengere Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4, pp.094603. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 895, pp.A7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.094603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966847v1</w:t>
+                <w:t xml:space="preserve">hal-02329929v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local sensor for joint temperature and velocity measurements in turbulent flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pair dispersion in inhomogeneous turbulent thermal convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Liot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martin-Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alice Loesch</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89 (1), pp.015005. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.094603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4989430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.094603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667711v1</w:t>
+                <w:t xml:space="preserve">hal-01966847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of vortices in a non-local model of superfluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A local sensor for joint temperature and velocity measurements in turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Reneuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Salort</w:t>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chevillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronald Du Puits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Loesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.114602⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (1), pp.015005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4989430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844982v2</w:t>
+                <w:t xml:space="preserve">hal-01667711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transfer in Rayleigh-Bénard cell with smooth or rough boundaries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structure and dynamics of vortices in a non-local model of superfluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Reneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chevillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.114602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01508393v2</w:t>
+                <w:t xml:space="preserve">hal-01844982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent heat transport regimes in a channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermal transfer in Rayleigh-Bénard cell with smooth or rough boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Liot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.062801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 837, pp.443-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502869v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508393v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity fluctuations and boundary layer structure in a rough Rayleigh-Bénard cell filled with water</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Turbulent heat transport regimes in a channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2 (4), </w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.044605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.062801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391492v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittency of quantum turbulence with superfluid fractions from 0% to 96%</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity fluctuations and boundary layer structure in a rough Rayleigh-Bénard cell filled with water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Liot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Rusaouën</w:t>
+                <w:t xml:space="preserve">Quentin Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Chabaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elonore Rusaouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Coudarchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (10), pp.105108. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4991558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.044605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587671v1</w:t>
+                <w:t xml:space="preserve">hal-01391492v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneity and Lagrangian unsteadiness in turbulent thermal convection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Intermittency of quantum turbulence with superfluid fractions from 0% to 96%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Rusaouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-E. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.064406⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (10), pp.105108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4991558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506986v1</w:t>
+                <w:t xml:space="preserve">hal-01587671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary layer structure in a rough Rayleigh-Bénard cell filled with air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Inhomogeneity and Lagrangian unsteadiness in turbulent thermal convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.064406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.064406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.649⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01502780v1</w:t>
+                <w:t xml:space="preserve">hal-01506986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous temperature and velocity Lagrangian measurements in turbulent thermal convection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Boundary layer structure in a rough Rayleigh-Bénard cell filled with air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Zonta</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Chibbaro</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Du Puits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 794, pp.655-675. </w:t>
+              <w:t xml:space="preserve">, 2016, 786, pp.275-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506810v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal boundary layer near roughnesses in turbulent Rayleigh-Bénard convection: flow structure and multistability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Simultaneous temperature and velocity Lagrangian measurements in turbulent thermal convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Rusaouen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Seychelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Tisserand</w:t>
+                <w:t xml:space="preserve">Francesco Zonta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Chibbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Coudarchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4862487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 794, pp.655-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920342v1</w:t>
+                <w:t xml:space="preserve">hal-01506810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing quantum and classical turbulence analogy in von Kármán liquid helium, nitrogen, and water experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Saint-Michel</w:t>
+                <w:t xml:space="preserve">Thermal boundary layer near roughnesses in turbulent Rayleigh-Bénard convection: flow structure and multistability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Herbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Salort</w:t>
+                <w:t xml:space="preserve">Eleonore Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Seychelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 26 (12), pp.125109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4904378⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 26, pp.015112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4862487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198372v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfluid high REynolds von Kármán experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing quantum and classical turbulence analogy in von Kármán liquid helium, nitrogen, and water experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rousset</w:t>
+                <w:t xml:space="preserve">Éric Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bonnay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Poncet</w:t>
+                <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4897542⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (12), pp.125109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4904378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113305v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent velocity profiles in a tilted heat pipe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Salort</w:t>
+                <w:t xml:space="preserve">Superfluid high REynolds von Kármán experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Riedinger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fanny Seychelles</w:t>
+                <w:t xml:space="preserve">Patrick Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4824852⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (10), pp.103908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4897542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861783v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cascade and the four-fifths law in superfluid turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Turbulent velocity profiles in a tilted heat pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Riedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Rusaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Seychelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.105110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4824852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/97/34006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00635578v2</w:t>
+                <w:t xml:space="preserve">hal-00861783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantilever Anemometer Based on a Superconducting Micro-resonator: Application to Superfluid Turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Energy cascade and the four-fifths law in superfluid turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97, pp.34006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/97/34006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4770119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00796196v1</w:t>
+                <w:t xml:space="preserve">hal-00635578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vorticity scattering measurements in a superfluid inertial round jet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cantilever Anemometer Based on a Superconducting Micro-resonator: Application to Superfluid Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83, pp.125002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4770119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/9/092027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00640535v1</w:t>
+                <w:t xml:space="preserve">hal-00796196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of intermittency in superfluid turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318, pp.042014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/318/4/042014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Cantilever Anemometer for Cryogenic Helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318, pp.092030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/318/9/092030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ultimate regime of convection over uneven plates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vorticity scattering measurements in a superfluid inertial round jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Durì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 318, pp.052044. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/5/052044⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 318, pp.092027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/9/092027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640532v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kolmogorov cascade and equipartition of kinetic energy in numerical simulation of Superfluid turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The ultimate regime of convection over uneven plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 318, pp.092031. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/9/092031⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 318, pp.052044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/5/052044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640533v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale Equipartition of kinetic energy in Quantum Turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Kolmogorov cascade and equipartition of kinetic energy in numerical simulation of Superfluid turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/94/24001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 318, pp.092031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/9/092031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586900v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent velocity spectra in superfluid flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mesoscale Equipartition of kinetic energy in Quantum Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3504375⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94, pp.24001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/94/24001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508872v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the triggering of the Ultimate Regime of convection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Turbulent velocity spectra in superfluid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.125102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3504375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/8/085014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00499652v2</w:t>
+                <w:t xml:space="preserve">hal-00508872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the triggering of the Ultimate Regime of convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.085014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/8/085014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499652v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transition on local temperature fluctuations in highly turbulent convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Garden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Du Puits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87, pp.44006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/87/44006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4096,2395 +4226,2395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal gravity waves and turbulent thermal plumes in stratified cryogenic helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pelosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Fluid Dynamics (EFDC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euromech, Aug 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Experimental shadowgraphs and DNS in Turbulent Convection Using physically-informed U-Net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jai Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sergent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing turbulent convection experimental data challenges in PINNs with appropriate physical sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Mrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sergent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France. pp.379-386, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2025-112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental model of subglacial lakes: Rayleigh-Bénard and Horizontal convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzhou Bu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Rabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Alexandre Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Fluid Dynamics Conference (EFDC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euromech, Aug 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the wind depletion on the turbulent Rayleigh-Bénard convection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la suppression du vent sur l’émission de panaches en convection turbulente rugueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Fluid Dynamics Conference (EFDC2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349321v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la suppression du vent sur l’émission de panaches en convection turbulente rugueuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the wind depletion on the turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">EFDC2 - 2nd European Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353144v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la suppression du vent sur la convection turbulente de Rayleigh-Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites structures cohérentes en convection turbulente rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Navier-Stokes 2.00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modulation of the small coherent structures above a rough plate in turbulent Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultime regime and turbulent transitions in Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Rayleigh Bénard Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaches thermiques en convection turbulente de Rayleigh-Bénard par Fluorescence induite par laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Toupoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du non-linéaire 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal plumes in turbulent Rayleigh-Bénard convection using Laser-Induced Fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Toupoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athens &amp; Nafplio, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local velocity measurements in the Shrek experiment at high reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Braslau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th EuropeanTurbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delft University of Technology (TU DELFT), Aug 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01370530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural cross-ventilation of buildings, an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Turino, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection thermique turbulente : étude Lagrangienne expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Ventilation Measurements in Buildings: Small and Full Scales Experimental Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/IHTC15.min.009918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of the SHREK experiment at ultra-high Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETC 2013 - 14th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04456748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSF Experiment for comparision of high Reynold's number turbulence in He I and He II : ﬁrst results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Belier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EUROMECH European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.701-704, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7_169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection at very high Rayleigh number: signature of transition from a micro-thermometer inside the flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Garden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EUROMECH European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.159-162, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6494,124 +6624,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small coherent structures in rough turbulent convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6621,244 +6751,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic transitions between Rayleigh-Bénard and Horizontal Convection in an experimental model of subglacial lakes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Transitioning to the ultimate regime of convection in three-dimensional direct numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927403v3</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of wind on heat transfer in turbulent convection with roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Carbonneau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6868,114 +7002,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence quantique versus classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Grenoble, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011GRENY051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00648090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7043,51 +7177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFB2109A"/>
+    <w:nsid w:val="98A30893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7274,51 +7408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-salort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3052-5898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156772191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-4212-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725156v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.257" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261081v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac34d4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329929v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guislain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin-Calle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.094603" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Du Puits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loesch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989430" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844982v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Reneuve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.114602" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508393v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.852" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.062801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391492v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ehlinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elonore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coudarchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.044605" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chabaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-E. Roche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991558" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.064406" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaiser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.649" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Seychelles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zonta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.190" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Rusaouen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tisserand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862487" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saint-Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904378" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riedinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824852" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635578v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/34006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796196v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770119" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640535v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dur&#236;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/24001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508872v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504375" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499652v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gauthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/8/085014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384943v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/44006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Brun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Carde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelosse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924450v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Mrini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285459v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-112" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934044v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Bu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rabaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chanut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Couston" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349321v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353110v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924300v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Toupoint" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Ruffenach" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303114v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.666" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444696v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009918" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456748v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_169" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430188v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_40" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/864540CCFDE504993A9636248F0784431FF9C12A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927403v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928422v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00648090v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENY051" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-salort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3052-5898" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156772191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-4212-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927403v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rabaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhou Bu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Couston" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2026.11453" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725156v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.257" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434081v5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Brichet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carbonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Braun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M&#233;thivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10938" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261081v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac34d4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329929v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarek Belkadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guislain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.296" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966847v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin-Calle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.094603" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Du Puits" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loesch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989430" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844982v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Reneuve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.114602" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508393v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.852" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.062801" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391492v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ehlinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elonore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coudarchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.044605" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chabaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-E. Roche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991558" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506986v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.064406" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaiser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.649" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Seychelles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zonta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.190" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920342v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Rusaouen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tisserand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862487" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saint-Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904378" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861783v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riedinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824852" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635578v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/34006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770119" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dur&#236;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640532v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/24001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508872v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504375" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499652v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gauthier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/8/085014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384943v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/44006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Brun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Carde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelosse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924440v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Kumar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Mrini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-112" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934044v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chanut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353144v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349321v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353110v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924300v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610821v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Toupoint" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Joubaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Ruffenach" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303114v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.666" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444696v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009918" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456748v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_169" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430188v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_40" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/864540CCFDE504993A9636248F0784431FF9C12A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349336v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598098v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928422v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00648090v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENY051" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>