--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Sarrazin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à Sorbonne Université, Paris, rattaché au laboratoire GeePs (Laboratoire de Génie Electrique et Electronique de Paris).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4062-397X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140814116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He received in 2005 the M.S. degree in telecommunication and electrical engineering from the University of Nantes in France, the Master of Engineering from Polytech'Nantes, and in 2008, the Ph.D. degree in electronics and telecommunication from the University of Nantes. He then worked at the BK Birla Institute of Technology (BKBIET) of Pilani, India, in 2009 and 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 2005 to 2010, he conducted his research on collocated and reconfigurable microwave antennas for Multiple Input Multiple Output (MIMO) systems.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2011, he joined the Radio Frequency and Microwave group at Telecom ParisTech, in Paris, as a research engineer. There he worked on metamaterials for antennas, with a focus on high-impedance surfaces. He also developed new designs of antennas absorbers for space applications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2012, he joined Sorbonne University (former Pierre and Marie Curie University) in Paris and the Laboratory of Electronics and Electromagnetism (L2E) which became later the Group of Electrical Engineering of Paris (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeePs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Since then, he has (co)-supervised 20 PhD students. He received his HDR (French accreditation to supervise research) in 2018. During 2013-2019, he oversaw the P-SYS scientific theme at L2E, which dealt with connected systems in the vicinity of people. Since 2020, he is the head of the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wave & propagation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">team (19 Prof. & ass. Prof.) at </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeePs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Since 2019, he is the vice-chair of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URSI-France B-commission</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. He was a visiting faculty at IIT Bombay, India, from January to June 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He teaches at both Bachelor and Master levels, where he is the responsible of the courses of Waveguide Theory, Transmission Line Theory, and Wireless Communications. He is co-responsible of the Master programs in communicating systems at Sorbonne University, namely the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysCom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> program and the international M2 </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WaveWiCom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> program.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has been the coordinator of several collaborative projects including </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOHYPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR JCJC), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-BAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (SMART LabEx), and </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVIS60</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CEFIPRA Indo-French center). He is currently leading the ANR-funded project </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeSensiCom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and is involved in the EU-funded Doctoral Network GENIUS and the ANR-funded MOCACCINO project. He is a managing committee member for France in the EU </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> COST Action and serves as Associate Editor for IEEE Access since 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His field of scientific expertise is related to “Antennas and Propagation” with part of his activities oriented towards electromagnetics (e.g., radiating structure design, propagation channel modeling) and another part oriented towards communications (e.g., localization and focalization of data using multiple antenna systems).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research topics include:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Angle-of-Arrival estimation in millimeter-wave propagation channels using leaky-wave antennas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spatial Data Focusing and Physical Layer Security</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Localization in the sub-6 GHz and millimeter-wave band</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Body Area Networks</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">High Impedance Surfaces for antennas and electromagnetic absorbers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antenna Design for MIMO Systems</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-of-Arrival Estimation of Coherent Sources with Leaky-Wave Antennas using Spatially Filtered Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Maydani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.110245. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Design of a Novel Multibeam Antenna Using Scalar Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 183, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER24120904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified PUMA/EPUMA for direction-of-arrival estimation of coherent sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biyun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158, pp.104967. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2024.104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky-Wave Sectorial Antennas for Passive 2-D DoA Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (10), pp.3420-3424. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2025.3592337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural-Network-Based NLOS Identification of Angular Clusters at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (2), pp.1745-1758. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2023.3345423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatial Data Focusing and Generalized Time-invariant Frequency Diverse Array Approach for High Precision Range-angle-based Geocasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2023.3348536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOA Estimation of Coherent Signals based on EPUMA Method with Frequency Beam Scanning Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biyun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.88378-88387. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3306406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Security in an OFDM Time Reversal SISO Communication With Imperfect Channel State Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney J Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rottenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.26778-26794. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3155594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Clustering of Millimeter-Wave Propagation Channels with Watershed Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2021.3119051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM-based Spatial Data Focusing for Wireless Physical Layer Geocasting in Multipath Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2021.3136441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Crest Factor Reduction and Digital Predistortion for Power Amplifiers Linearization Based on Clipping-and-Bank-Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (7), pp.2725-2733. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2956036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054109v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Iterative Learning Control for Neural-Network-Based Joint Crest Factor Reduction and Digital Predistortion of Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2020.3011152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of integrated all‐pass filters with linear group delay for analog signal processing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Alberto França Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (5), pp.658 - 673. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cta.2750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMEREHAB@HOME: a new engineering system using serious game and multi-sensor fusion for functional rehabilitation at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TG.2019.2963108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Method to Study the Tradeoff Between Power Amplifier Efficiency and Digital Predistortion Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (11), pp.741 - 744. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2019.2939911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperparameter Optimization of Two-Hidden-Layer Neural Networks for Power Amplifiers Behavioral Modeling Using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.802-805. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2019.2950801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input impedance of an aperture over a lossy half-space: application to on-body antenna performance at 60 ghz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.161 - 178. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC17090104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Human Body Vital Signs Based on 60 GHz Doppler Radar Using a Bound-Constrained Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (7), pp.2254. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18072254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games for Home Based Rehabilitation: Inertial Sensor Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.440-444. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of on-body skin-confined propagation for Body Area Network,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.2610 - 2613. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2017.2735631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Off-Body Measurements and Channel Modeling at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.1088 - 1091. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2016.2622360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millington Effect and Propagation Enhancement in 60-GHz Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (2), pp.776-781. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2015.2505741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of IR-UWB Body Area Network (BAN) based on IEEE 802.15.6 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Deshours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.1645 - 1648. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2016.2520021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Broadside Gain of an Ultra Wide Band Diamond Dipole Antenna using a Hybrid Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (7), pp.3269 - 3274. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2565695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multi-Sensor Fusion Scheme to Improve the Accuracy of Knee Flexion Kinematics for Functional Rehabilitation Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11), pp.1914. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16111914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured surface reflector design for oblique incidence beam splitter at 610 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (18), pp.20335 - 20345. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.020335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Body Shadowing Analysis at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (10), pp.4505 - 4511. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2015.2456984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDOA estimation method using 60 GHz OFDM spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.31 - 35. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714000324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Spatial focusing scheme for UWB Wireless Communications in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.20 - 23. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2014.2354059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB Interferometry TDOA Estimation for 60 GHz OFDM Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.1438 - 1441. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2015.2512327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical On-Body Measurement Results at 60~GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (1), pp.400 - 403. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2014.2364611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Band Velocity Estimation of Creeping Waves around the Human Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.313 - 316. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2014.2363558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Investigation of a 60 GHz Off-Body Propagation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (1), pp.393 - 402. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2287524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive high-impedance surfaces (RHIS) as absorbers for oblique incidence electromagnetic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.693 - 697. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8724-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Creeping Wave Model and Measurements for 60 GHz Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (8), pp.4352 - 4356. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2014.2324558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creeping wave model of Diffraction of an Obliquely Incident Plane Wave by a Circular Cylinder at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3), pp.1372 - 1377. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2296321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of a thin and light absorbing for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (2), pp.541 - 545. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-8097-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular High-Impedance Surfaces Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.260-263. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2012.2189349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Dual-Band Dual-Polarized Antenna for MIMO LTE Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.398423. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/398423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-band Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.1075-1080. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7409-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact dual-band dual-port diversity antenna for LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://dx.doi.org/10.7716/aem.v1i1.42. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v1i1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multimode Antenna for MIMO Systems Using a Mode Frequency Convergence Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.4481-4489. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2011.2165472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocated Microstrip Antennas for MIMO Systems with a Low Mutual Coupling Using Mode Confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (2), pp.589-592. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2009.2037690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Antenna Arrays with hybrid feed for urban Microwave Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Motta-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartholomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (9), pp.1320-1326. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2009.0383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Reconfigurable Cubic Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (2), pp.310 - 317. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2008.2011221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Cavity/Slot Antennas for Diversity and MIMO systems: the example of a three-port antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.414-417. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2008.2000830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIALLY FILTERED SPARSE BAYESIAN LEARNING FOR DIRECTION-OF-ARRIVAL ESTIMATION WITH LEAKY-WAVE ANTENNAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Maydani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biyun Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2026, Barcelone, Spain. Paper #5836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Estimation of mmWave Power-Angular Spectrum Using Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Maydani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Dublin, Ireland. paper #1571215743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Radial Glide-Symmetric Corrugated Sectorial Leaky-Wave Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.3420 - 3424, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lawp.2025.3592337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrugated Sectorial Leaky-Wave Antenna for DoA applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/URSIEMTS25/GANP7276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for DoA Estimation of Coherent Sources with Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Maydani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Chiba, Japan. paper ID 250628091735, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PIERS-Fall62445.2025.11394272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Precision Geocasting for Leo Satellites Using Combined Spatial Data Focusing and Beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nédid Ismaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Struyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky-wave antenna-based crowd monitoring in Integrated Sensing and Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meander Leaky Wave Antenna With Open Stop-Band Suppression for Millimetre Wave Direction-Finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glide-Symmetric Reconfigurable Substrate-Integrated Holey Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60-GHz Magneto-Electric Dipole Antenna-Based Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreenath Reddy Thummaluru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghvendra Kumar Chaudhary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Wireless Antenna and Microwave Symposium (WAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Visakhapatnam, India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMS59642.2024.10528123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-of-Arrival Ambiguities Mitigation in Multibeam Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour estimation d’angle d’arrivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'ondes reconfigurables à symétrie de réflexion glissée en technologie substrate integrated holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhuan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Efficiency and Frequency Scanning in Corrugated-Waveguide-Based Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.445-448, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky-wave Analysis and Design of a Corrugated Sectoral Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lisbon, Portugal. pp.662-666, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA61917.2024.10701709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Consumption Estimation of Digital Predistortion based on Spiking Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sherbrooke, France. pp.338-342, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS58973.2024.10666321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédistorsion numérique pour linéariser les amplificateurs de puissance à l’aide de réseaux de neurones à spike (SNN) via retour Over-the-Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour l'estimation d'angle d'arrivée aux fréquences millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-Plane-Scanning Multibeam Leaky-Wave Antenna for Wide-Angular-Range AoA Estimation at mm-wave”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2023 : 17th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour l’estimation d’angle d’arrivée aux fréquences millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Glide-Symmetric Reconfigurable Metasurface in Substrate-Integrated-Waveguide Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd European Microwave Conference (EuMC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Diverse Array Spatial Data Focusing: Free Space and Multipath Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Global Communications Conf. (GLOBECOM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable phase-shifter based on glide-symmetric substrate-integrated holes and high-impedance metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Diverse Array Spatial Data Focusing for High Precision Range-angle-based Geocasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe De Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference GLOBECOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocasting sans fil basé sur la focalisation spatiale de données en OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe De Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Micro-ondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibeam Leaky-Wave Antenna for Mm-wave Wide-Angular-Range AoA Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linéarisation des Amplificateurs de Puissance dans les réseaux d’Antennes Millimétriques via retour “Over-the-Air””,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Micro-ondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable waveguide using glide-symmetric pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bagheriasl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI General Assembly Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-based Angle-of-Arrival Estimation using Multi-beam Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference URSI GASS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Microwave Components Using Glide-symmetric Pin-loaded Parallel Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bagheriasl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning-Angle Enhancement of Periodic-Slotted Millimeter-wave Leaky-Wave Antennas for Indoor Vital Signs Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference APS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IQ Based Direct Sequence Spread Spectrum Spatial Data Focusing implemented over a 6 Ray Urban Canyon Channel Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference URSI-France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Security in Frequency-Domain Time-Reversal SISO OFDM Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe De Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ICNC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Big Island, United States. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNC47757.2020.9049811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM-based Spatial Data Focusing for High Resolution 2-Dimensional Wireless Geocasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PIMRC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Londres, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Statistical Characteristics of Channel Model with Ray Tracing Based Geometrical Optics method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference COMPUMAG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of LOS and NLOS Clusters Based on Angular (AOA) Features at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Workshop International Technologie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du balayage angulaire des antennes à ondes de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du canal de propagation sur la sécurité d’une communication SISO utilisant le retournement temporel dans le domaine fréquentiel et l’ajout de bruit artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gyf-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Data Focusing Using Time and IQ Resources for Wireless Geocasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2019 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de situations LOS ou NLOS en ondes millimétriques basée sur les statistiques angulaires du canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focalisation Spatiale de Données via une approche temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focalisation spatiale de données avec modulation à étalement de spectre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Scanning Range Design for Leaky-Wave Antenna (LWA) at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Qiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">330 GHz and 600 GHz Schottky Heterodyne Systems for QPSK Terahertz Telecommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Treuttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ICT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Data Focusing: An Alternative to Beamforming for Geocasting Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference USNC-URSI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/USNC-URSI.2018.8602761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into Possible Planar Heterodyne Receiver Arrays with large (n≥100) number of pixels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Delfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ISSTT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Pasadena (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern activities identification for elderly people using infrared and Doppler radar sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A.C. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Whiteside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCB 2018: 8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Estimation in AoA based Localization using PCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2018 de l'URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-Based Analysis of 60 GHz Doppler Radar for Non-stationary Vital Sign Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Body Skin Confined Propagation for Body Area Networks (BAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 GHz SIW horn antenna : off-body performance comparison with 4 GHz UWB monopole antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference APS/URSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tele-Rehabilitation Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Planar Antenna Arrays for Heterodyne Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Delfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Delorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ISSTT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Body Communication Channel Modeling Using Vector Network Analyzer Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Libotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle-of-Arrival based localization using polynomial chaos expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Workshop on Dependable Wireless Communications and Localization for the IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de propagation confinée dans la peau pour les réseaux corporels BAN (Body Area Network)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Random Body Movements on 60-GHz Doppler Radar for Real-Time Monitoring of Vital Signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Body Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.15-12-2016.2267657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier Technique-Based Super-Resolution TDOA Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abudabbousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference MMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Surface Design to Generate Any Beam Pattern at THz Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Uncertainty in the MUSIC Algorithm Using Polynomial Chaos Expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Various Orientation Measurement Approaches Applied to a Serious Game System for Functional Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EMBC 2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non–Contact Estimation at 60 GHz for Human Vital Signs Monitoring Using a Robust Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Fajardo (Porto-Rico), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Algorithm for 60-GHz Non-Contact Human Vital-Sign-Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'AREMIF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris (Les Cordeliers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances de la localisation à base de TDOA pour applications indoor à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Teniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne cornet SIW pour réseaux de capteurs corporels à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size, Gain and Bandwidth trade-offs for Wideband Diamond Dipole with AMC reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2nd International Conference on Communication Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pilani,Rajasthan, India. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Diamond Dipole Antenna with Broadside Radiation Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Channels Around a Human Subject at 2.4 GHz and 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Characterization for On-Body Communication Channel Using Creeping Wave Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongkun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-body propagation characterization with an H-plane Substrate Integrated Waveguide (SIW) horn antenna at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuMW 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris (Palais des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-periodic phase gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ISSTT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cambridge (Massachusetts), United States. pp.16 - 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne planaire large bande et directive avec un réflecteur hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine skin as human body phantom at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Influence on 60 GHz communication in close to user Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable RF MEMS and Its Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zewen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference CSTIC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAN Working Frequency: a Trade-Off Between Antenna Efficiency and Propagation Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Study of a numerical 60 GHz Indoor Off-Body Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference VTC 2014-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive high-impedance surfaces (RHIS) as absorbers for oblique incidence electromagnetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference META 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horn antenna design for BAN millimeter wave onbody communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.204.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near body zone characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference U.R.S.I. GASS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Pekin, China. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental On-Body Fading and Breathing Doppler Characterization on Human Torso at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Body Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation Indoor: Nouvelle Méthode d'Estimation de la TDOA à Partir des Signaux de Communication Millimétrique OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2014 de l'URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de Canal pour Réseaux de Capteurs Corporels à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2014 de l'URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un absorbant ultra léger de faible épaisseur pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Communication and Localization for 60 GHz UWB OFDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of a thin and light absorbing material for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference META'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates. pp.541 - 545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Creeping Wave Model at 60 GHz for Off-Body Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden. pp.574 - 578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation à 60 GHz pour Communications Off-Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions de Communication et de Localisation Simultanées en Bande Millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation for On-Body Wireless Links at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States. pp.1618 - 1619, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2013.6711468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Creeping Wave Model at 60 GHz for On-Body Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden. pp.570 - 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna efficiency influence in Body Area Networks (BAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confrence on Communication Systems (ICCS-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Pilani, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et Radio Localisation Simultanées en Bande Millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLOS Influence on 60 GHz Indoor Localization Based on a New TDOA Extraction Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuMW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz Off-Body Channel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbant ultra léger de faible épaisseur pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference CNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France. pp.1551 - 1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Impedance Surface for Widening the Bandwidth of an Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE APS/URSI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Patch Antenna for Automatic Identification System (AIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Antenna Technology and Applied Electromagnetics (ANTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Impedance Surface Design Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chicago, United States. pp.3569 - 3572, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2004.1330117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, PARIS, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact dual-band dual-port diversity antenna for LTE (700 MHz/2.5GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual-Band Dual-Port Diversity Antenna for LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2012, ADVANCED ELECTROMAGNETICS SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, PARIS, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne compacte bi-bande à double polarisation pour les systèmes LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREMIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système multi-antennaires bi-fréquence miniaturisé pour liaison MIMO 4X4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iaaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lirzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. p1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance of adaptive MIMO systems using radiation pattern reconfigurable antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.210.5, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2008.4619209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four co-located antennas for MIMO systems with a low mutual coupling using mode confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.304-1, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2008.4619401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the bandwidth enhancement of a multipolarization and reconfigurable pattern antenna for adaptive MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenna and Propagation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Hawai, United States. pp.485-488, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2007.4395536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes co-localisées reconfigurables en fréquence pour systèmes MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.7E10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibeam and Multipolarization Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conf. on Antenna and Propagation 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Saint-Malo, France. pp.PA5-349794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of Butler Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Gênes, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la permittivité du PbZrTiO3 dans les radiofréquences par une méthode en réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées de caractérisation microondes et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Saint-Etienne, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Polynomial Chaos Expansions for Uncertainty Estimation in AoA based Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESTCOM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennae and wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Bhatnagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pragya Publications Pvt. Ltd., 220 p., 2010, 978-80-03853-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Polynomial Chaos Expansions for Uncertainty Estimation in Angle-of-Arrival Based Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty Modeling for Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-117, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Directive Antennas with High-Impedance Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Millimeter Wave Circuits and Systems: Emerging Design, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.51-80, 2012, 978-1-119-94494-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé d'absorption multi-secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2015136121. XB:PAT-15. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sector absorbing method and device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015136121 (A1) - FR3018638 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'antenne plate à accès direct en guide d'ondes (Flat antenna system with a direct waveguide access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Motta-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: EP1949496. 2008, pp.(A1)30/07/2008 (B1)16/05/2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering Spatial Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Sorbonne Université, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04560106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId381"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Sarrazin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à Sorbonne Université, Paris, rattaché au laboratoire GeePs (Laboratoire de Génie Electrique et Electronique de Paris).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4062-397X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140814116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He received in 2005 the M.S. degree in telecommunication and electrical engineering from the University of Nantes in France, the Master of Engineering from Polytech'Nantes, and in 2008, the Ph.D. degree in electronics and telecommunication from the University of Nantes. He then worked at the BK Birla Institute of Technology (BKBIET) of Pilani, India, in 2009 and 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 2005 to 2010, he conducted his research on collocated and reconfigurable microwave antennas for Multiple Input Multiple Output (MIMO) systems.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2011, he joined the Radio Frequency and Microwave group at Telecom ParisTech, in Paris, as a research engineer. There he worked on metamaterials for antennas, with a focus on high-impedance surfaces. He also developed new designs of antennas absorbers for space applications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2012, he joined Sorbonne University (former Pierre and Marie Curie University) in Paris and the Laboratory of Electronics and Electromagnetism (L2E) which became later the Group of Electrical Engineering of Paris (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeePs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Since then, he has (co)-supervised 20 PhD students. He received his HDR (French accreditation to supervise research) in 2018. During 2013-2019, he oversaw the P-SYS scientific theme at L2E, which dealt with connected systems in the vicinity of people. Since 2020, he is the head of the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wave & propagation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">team (19 Prof. & ass. Prof.) at </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeePs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Since 2019, he is the vice-chair of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URSI-France B-commission</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. He was a visiting faculty at IIT Bombay, India, from January to June 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He teaches at both Bachelor and Master levels, where he is the responsible of the courses of Waveguide Theory, Transmission Line Theory, and Wireless Communications. He is co-responsible of the Master programs in communicating systems at Sorbonne University, namely the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysCom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> program and the international M2 </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WaveWiCom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> program.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has been the coordinator of several collaborative projects including </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOHYPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR JCJC), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-BAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (SMART LabEx), and </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVIS60</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CEFIPRA Indo-French center). He is currently leading the ANR-funded project </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeSensiCom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and is involved in the EU-funded Doctoral Network GENIUS and the ANR-funded MOCACCINO project. He is a managing committee member for France in the EU </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> COST Action and serves as Associate Editor for IEEE Access since 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His field of scientific expertise is related to “Antennas and Propagation” with part of his activities oriented towards electromagnetics (e.g., radiating structure design, propagation channel modeling) and another part oriented towards communications (e.g., localization and focalization of data using multiple antenna systems).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research topics include:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Angle-of-Arrival estimation in millimeter-wave propagation channels using leaky-wave antennas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spatial Data Focusing and Physical Layer Security</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Localization in the sub-6 GHz and millimeter-wave band</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Body Area Networks</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">High Impedance Surfaces for antennas and electromagnetic absorbers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antenna Design for MIMO Systems</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-of-Arrival Estimation of Coherent Sources with Leaky-Wave Antennas using Spatially Filtered Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Maydani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.110245. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-of-Arrival Estimation with Multibeam Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2026.3686586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified PUMA/EPUMA for direction-of-arrival estimation of coherent sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biyun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158, pp.104967. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2024.104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Design of a Novel Multibeam Antenna Using Scalar Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 183, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER24120904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky-Wave Sectorial Antennas for Passive 2-D DoA Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (10), pp.3420-3424. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2025.3592337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural-Network-Based NLOS Identification of Angular Clusters at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (2), pp.1745-1758. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2023.3345423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatial Data Focusing and Generalized Time-invariant Frequency Diverse Array Approach for High Precision Range-angle-based Geocasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2023.3348536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOA Estimation of Coherent Signals based on EPUMA Method with Frequency Beam Scanning Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biyun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.88378-88387. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3306406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Security in an OFDM Time Reversal SISO Communication With Imperfect Channel State Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney J Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rottenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.26778-26794. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3155594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Clustering of Millimeter-Wave Propagation Channels with Watershed Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2021.3119051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM-based Spatial Data Focusing for Wireless Physical Layer Geocasting in Multipath Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2021.3136441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Iterative Learning Control for Neural-Network-Based Joint Crest Factor Reduction and Digital Predistortion of Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2020.3011152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Crest Factor Reduction and Digital Predistortion for Power Amplifiers Linearization Based on Clipping-and-Bank-Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (7), pp.2725-2733. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2956036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054109v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of integrated all‐pass filters with linear group delay for analog signal processing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Alberto França Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (5), pp.658 - 673. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cta.2750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Method to Study the Tradeoff Between Power Amplifier Efficiency and Digital Predistortion Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (11), pp.741 - 744. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2019.2939911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperparameter Optimization of Two-Hidden-Layer Neural Networks for Power Amplifiers Behavioral Modeling Using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.802-805. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2019.2950801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMEREHAB@HOME: a new engineering system using serious game and multi-sensor fusion for functional rehabilitation at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TG.2019.2963108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input impedance of an aperture over a lossy half-space: application to on-body antenna performance at 60 ghz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.161 - 178. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC17090104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Human Body Vital Signs Based on 60 GHz Doppler Radar Using a Bound-Constrained Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (7), pp.2254. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18072254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games for Home Based Rehabilitation: Inertial Sensor Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.440-444. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of on-body skin-confined propagation for Body Area Network,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.2610 - 2613. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2017.2735631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millington Effect and Propagation Enhancement in 60-GHz Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (2), pp.776-781. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2015.2505741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Off-Body Measurements and Channel Modeling at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.1088 - 1091. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2016.2622360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of IR-UWB Body Area Network (BAN) based on IEEE 802.15.6 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Deshours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.1645 - 1648. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2016.2520021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Broadside Gain of an Ultra Wide Band Diamond Dipole Antenna using a Hybrid Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (7), pp.3269 - 3274. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2565695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multi-Sensor Fusion Scheme to Improve the Accuracy of Knee Flexion Kinematics for Functional Rehabilitation Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11), pp.1914. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16111914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured surface reflector design for oblique incidence beam splitter at 610 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (18), pp.20335 - 20345. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.020335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDOA estimation method using 60 GHz OFDM spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.31 - 35. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714000324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Spatial focusing scheme for UWB Wireless Communications in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.20 - 23. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2014.2354059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Body Shadowing Analysis at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (10), pp.4505 - 4511. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2015.2456984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB Interferometry TDOA Estimation for 60 GHz OFDM Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.1438 - 1441. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2015.2512327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical On-Body Measurement Results at 60~GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (1), pp.400 - 403. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2014.2364611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Band Velocity Estimation of Creeping Waves around the Human Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.313 - 316. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2014.2363558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Creeping Wave Model and Measurements for 60 GHz Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (8), pp.4352 - 4356. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2014.2324558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive high-impedance surfaces (RHIS) as absorbers for oblique incidence electromagnetic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.693 - 697. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8724-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Investigation of a 60 GHz Off-Body Propagation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (1), pp.393 - 402. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2287524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creeping wave model of Diffraction of an Obliquely Incident Plane Wave by a Circular Cylinder at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3), pp.1372 - 1377. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2296321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of a thin and light absorbing for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (2), pp.541 - 545. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-8097-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular High-Impedance Surfaces Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.260-263. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2012.2189349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Dual-Band Dual-Polarized Antenna for MIMO LTE Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.398423. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/398423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-band Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.1075-1080. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7409-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact dual-band dual-port diversity antenna for LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://dx.doi.org/10.7716/aem.v1i1.42. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v1i1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multimode Antenna for MIMO Systems Using a Mode Frequency Convergence Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.4481-4489. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2011.2165472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocated Microstrip Antennas for MIMO Systems with a Low Mutual Coupling Using Mode Confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (2), pp.589-592. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2009.2037690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Antenna Arrays with hybrid feed for urban Microwave Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Motta-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartholomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (9), pp.1320-1326. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2009.0383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Reconfigurable Cubic Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (2), pp.310 - 317. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2008.2011221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Cavity/Slot Antennas for Diversity and MIMO systems: the example of a three-port antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.414-417. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2008.2000830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Estimation of mmWave Power-Angular Spectrum Using Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Maydani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Dublin, Ireland. paper #1571215743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Direction-of-Arrival Estimation With a Fast-Scanning Single-Port Leaky Wave Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for DoA Estimation of Coherent Sources with Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Maydani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Chiba, Japan. paper ID 250628091735, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PIERS-Fall62445.2025.11394272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrugated Sectorial Leaky-Wave Antenna for DoA applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/URSIEMTS25/GANP7276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meander Leaky Wave Antenna With Open Stop-Band Suppression for Millimetre Wave Direction-Finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Beam Leaky-Wave Antenna for Angle-of-Arrival Estimation at mmW Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwaves Antennas and Propagation Conference (MAPCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Kochi, Kerala, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Radial Glide-Symmetric Corrugated Sectorial Leaky-Wave Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.3420 - 3424, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lawp.2025.3592337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Precision Geocasting for Leo Satellites Using Combined Spatial Data Focusing and Beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nédid Ismaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Struyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky-wave antenna-based crowd monitoring in Integrated Sensing and Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-of-Arrival Ambiguities Mitigation in Multibeam Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour estimation d’angle d’arrivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60-GHz Magneto-Electric Dipole Antenna-Based Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreenath Reddy Thummaluru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghvendra Kumar Chaudhary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Wireless Antenna and Microwave Symposium (WAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Visakhapatnam, India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMS59642.2024.10528123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glide-Symmetric Reconfigurable Substrate-Integrated Holey Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'ondes reconfigurables à symétrie de réflexion glissée en technologie substrate integrated holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhuan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Efficiency and Frequency Scanning in Corrugated-Waveguide-Based Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.445-448, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Consumption Estimation of Digital Predistortion based on Spiking Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sherbrooke, France. pp.338-342, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS58973.2024.10666321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky-wave Analysis and Design of a Corrugated Sectoral Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lisbon, Portugal. pp.662-666, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA61917.2024.10701709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédistorsion numérique pour linéariser les amplificateurs de puissance à l’aide de réseaux de neurones à spike (SNN) via retour Over-the-Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour l'estimation d'angle d'arrivée aux fréquences millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-Plane-Scanning Multibeam Leaky-Wave Antenna for Wide-Angular-Range AoA Estimation at mm-wave”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2023 : 17th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour l’estimation d’angle d’arrivée aux fréquences millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Glide-Symmetric Reconfigurable Metasurface in Substrate-Integrated-Waveguide Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd European Microwave Conference (EuMC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Diverse Array Spatial Data Focusing: Free Space and Multipath Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Global Communications Conf. (GLOBECOM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocasting sans fil basé sur la focalisation spatiale de données en OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe De Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Micro-ondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Diverse Array Spatial Data Focusing for High Precision Range-angle-based Geocasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe De Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference GLOBECOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable phase-shifter based on glide-symmetric substrate-integrated holes and high-impedance metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibeam Leaky-Wave Antenna for Mm-wave Wide-Angular-Range AoA Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linéarisation des Amplificateurs de Puissance dans les réseaux d’Antennes Millimétriques via retour “Over-the-Air””,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Micro-ondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-based Angle-of-Arrival Estimation using Multi-beam Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference URSI GASS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable waveguide using glide-symmetric pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bagheriasl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI General Assembly Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Microwave Components Using Glide-symmetric Pin-loaded Parallel Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bagheriasl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning-Angle Enhancement of Periodic-Slotted Millimeter-wave Leaky-Wave Antennas for Indoor Vital Signs Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference APS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IQ Based Direct Sequence Spread Spectrum Spatial Data Focusing implemented over a 6 Ray Urban Canyon Channel Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference URSI-France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Security in Frequency-Domain Time-Reversal SISO OFDM Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe De Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ICNC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Big Island, United States. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNC47757.2020.9049811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM-based Spatial Data Focusing for High Resolution 2-Dimensional Wireless Geocasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PIMRC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Londres, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du canal de propagation sur la sécurité d’une communication SISO utilisant le retournement temporel dans le domaine fréquentiel et l’ajout de bruit artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gyf-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Data Focusing Using Time and IQ Resources for Wireless Geocasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2019 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of LOS and NLOS Clusters Based on Angular (AOA) Features at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Workshop International Technologie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du balayage angulaire des antennes à ondes de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Statistical Characteristics of Channel Model with Ray Tracing Based Geometrical Optics method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference COMPUMAG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de situations LOS ou NLOS en ondes millimétriques basée sur les statistiques angulaires du canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focalisation Spatiale de Données via une approche temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focalisation spatiale de données avec modulation à étalement de spectre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Scanning Range Design for Leaky-Wave Antenna (LWA) at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Qiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">330 GHz and 600 GHz Schottky Heterodyne Systems for QPSK Terahertz Telecommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Treuttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ICT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Data Focusing: An Alternative to Beamforming for Geocasting Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference USNC-URSI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/USNC-URSI.2018.8602761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into Possible Planar Heterodyne Receiver Arrays with large (n≥100) number of pixels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Delfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ISSTT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Pasadena (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Estimation in AoA based Localization using PCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2018 de l'URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern activities identification for elderly people using infrared and Doppler radar sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A.C. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Whiteside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCB 2018: 8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Body Skin Confined Propagation for Body Area Networks (BAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 GHz SIW horn antenna : off-body performance comparison with 4 GHz UWB monopole antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference APS/URSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tele-Rehabilitation Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Planar Antenna Arrays for Heterodyne Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Delfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Delorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ISSTT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-Based Analysis of 60 GHz Doppler Radar for Non-stationary Vital Sign Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Body Communication Channel Modeling Using Vector Network Analyzer Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Libotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle-of-Arrival based localization using polynomial chaos expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Workshop on Dependable Wireless Communications and Localization for the IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de propagation confinée dans la peau pour les réseaux corporels BAN (Body Area Network)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Random Body Movements on 60-GHz Doppler Radar for Real-Time Monitoring of Vital Signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Body Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.15-12-2016.2267657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Surface Design to Generate Any Beam Pattern at THz Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Uncertainty in the MUSIC Algorithm Using Polynomial Chaos Expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier Technique-Based Super-Resolution TDOA Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abudabbousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference MMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non–Contact Estimation at 60 GHz for Human Vital Signs Monitoring Using a Robust Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Fajardo (Porto-Rico), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Various Orientation Measurement Approaches Applied to a Serious Game System for Functional Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EMBC 2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Algorithm for 60-GHz Non-Contact Human Vital-Sign-Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'AREMIF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris (Les Cordeliers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne cornet SIW pour réseaux de capteurs corporels à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances de la localisation à base de TDOA pour applications indoor à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Teniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size, Gain and Bandwidth trade-offs for Wideband Diamond Dipole with AMC reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2nd International Conference on Communication Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pilani,Rajasthan, India. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Diamond Dipole Antenna with Broadside Radiation Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Channels Around a Human Subject at 2.4 GHz and 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Characterization for On-Body Communication Channel Using Creeping Wave Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongkun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-body propagation characterization with an H-plane Substrate Integrated Waveguide (SIW) horn antenna at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuMW 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris (Palais des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-periodic phase gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ISSTT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cambridge (Massachusetts), United States. pp.16 - 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne planaire large bande et directive avec un réflecteur hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine skin as human body phantom at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAN Working Frequency: a Trade-Off Between Antenna Efficiency and Propagation Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Study of a numerical 60 GHz Indoor Off-Body Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference VTC 2014-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive high-impedance surfaces (RHIS) as absorbers for oblique incidence electromagnetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference META 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horn antenna design for BAN millimeter wave onbody communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.204.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable RF MEMS and Its Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zewen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference CSTIC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Influence on 60 GHz communication in close to user Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near body zone characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference U.R.S.I. GASS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Pekin, China. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental On-Body Fading and Breathing Doppler Characterization on Human Torso at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Body Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de Canal pour Réseaux de Capteurs Corporels à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2014 de l'URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation Indoor: Nouvelle Méthode d'Estimation de la TDOA à Partir des Signaux de Communication Millimétrique OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2014 de l'URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of a thin and light absorbing material for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference META'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates. pp.541 - 545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Creeping Wave Model at 60 GHz for Off-Body Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden. pp.574 - 578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation à 60 GHz pour Communications Off-Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions de Communication et de Localisation Simultanées en Bande Millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation for On-Body Wireless Links at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States. pp.1618 - 1619, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2013.6711468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Creeping Wave Model at 60 GHz for On-Body Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden. pp.570 - 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna efficiency influence in Body Area Networks (BAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confrence on Communication Systems (ICCS-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Pilani, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Communication and Localization for 60 GHz UWB OFDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un absorbant ultra léger de faible épaisseur pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et Radio Localisation Simultanées en Bande Millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLOS Influence on 60 GHz Indoor Localization Based on a New TDOA Extraction Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuMW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz Off-Body Channel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbant ultra léger de faible épaisseur pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference CNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France. pp.1551 - 1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Impedance Surface Design Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chicago, United States. pp.3569 - 3572, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2004.1330117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, PARIS, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact dual-band dual-port diversity antenna for LTE (700 MHz/2.5GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Impedance Surface for Widening the Bandwidth of an Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE APS/URSI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Patch Antenna for Automatic Identification System (AIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Antenna Technology and Applied Electromagnetics (ANTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual-Band Dual-Port Diversity Antenna for LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2012, ADVANCED ELECTROMAGNETICS SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, PARIS, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne compacte bi-bande à double polarisation pour les systèmes LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREMIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système multi-antennaires bi-fréquence miniaturisé pour liaison MIMO 4X4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iaaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lirzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. p1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance of adaptive MIMO systems using radiation pattern reconfigurable antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.210.5, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2008.4619209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four co-located antennas for MIMO systems with a low mutual coupling using mode confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.304-1, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2008.4619401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes co-localisées reconfigurables en fréquence pour systèmes MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.7E10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the bandwidth enhancement of a multipolarization and reconfigurable pattern antenna for adaptive MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenna and Propagation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Hawai, United States. pp.485-488, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2007.4395536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibeam and Multipolarization Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conf. on Antenna and Propagation 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Saint-Malo, France. pp.PA5-349794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of Butler Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Gênes, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la permittivité du PbZrTiO3 dans les radiofréquences par une méthode en réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées de caractérisation microondes et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Saint-Etienne, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIALLY FILTERED SPARSE BAYESIAN LEARNING FOR DIRECTION-OF-ARRIVAL ESTIMATION WITH LEAKY-WAVE ANTENNAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Maydani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biyun Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelone, Spain. Paper #5836, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Polynomial Chaos Expansions for Uncertainty Estimation in AoA based Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESTCOM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennae and wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Bhatnagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pragya Publications Pvt. Ltd., 220 p., 2010, 978-80-03853-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Polynomial Chaos Expansions for Uncertainty Estimation in Angle-of-Arrival Based Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty Modeling for Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-117, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Directive Antennas with High-Impedance Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Millimeter Wave Circuits and Systems: Emerging Design, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.51-80, 2012, 978-1-119-94494-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé d'absorption multi-secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2015136121. XB:PAT-15. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sector absorbing method and device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015136121 (A1) - FR3018638 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'antenne plate à accès direct en guide d'ondes (Flat antenna system with a direct waveguide access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Motta-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: EP1949496. 2008, pp.(A1)30/07/2008 (B1)16/05/2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering Spatial Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Sorbonne Université, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04560106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId386"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD6D6A98"/>
+    <w:nsid w:val="943F435B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26CEB708"/>
+    <w:nsid w:val="F1C00068"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-sarrazin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4062-397X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140814116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geeps.centralesupelec.fr/index.php?page=home" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geeps.centralesupelec.fr/index.php?page=en-op" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ursi-france.org/ursi-france/commissions/b-onde-et-champs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.sorbonne-universite.fr/formation/offre-de-formation/masters/master-electronique-energie-electrique-automatique/parcours-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.sorbonne-universite.fr/en/masters-degree-waves-and-devices-advanced-wireless-communication-systems-wavewicom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-16-CE25-0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smart-labex.fr/SMART-BAN.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cefipra.org/Publication/Annual_Report/AR_2019-20_Web.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://besensicom.sorbonne-universite.fr/en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interactca20120.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Maydani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110245" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Djoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tounsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER24120904" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyuan Xu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyun Ma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2024.104967" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302624v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Perrone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Lombardi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2025.3592337" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04469875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Lyu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3345423" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylian Molineaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2023.3348536" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3306406" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney J Golstein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rottenberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Horlin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3155594" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3119051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2021.3136441" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054109v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2956036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02872144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3011152" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2750" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054967v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2939911" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02397943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2950801" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072254" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2735631" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavridis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2622360" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01249928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leduc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2505741" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2520021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319221v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Joshi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2565695" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Defrance" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Wiedner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Gibson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.020335" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2456984" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00966673v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadreza Jafari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000324" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01069247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2512327" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083308v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2364611" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076197v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2363558" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2287524" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenni Pinto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8724-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009270v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2324558" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00958276v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2296321" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8097-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189349" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983477v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Mouffok" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/398423" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797139v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7409-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1CDNPKP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v1i1.42" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777793v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2165472" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506732v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2037690" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813261v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hautcoeur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Motta-Cruz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartholomey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2009.0383" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949549v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.2011221" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.2000830" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471983v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415970v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338477v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2025.3592337" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302626v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/URSIEMTS25/GANP7276" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PIERS-Fall62445.2025.11394272" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302629v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;did Ismaili" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Struyf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quitin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000068" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302644v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Melki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000042" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221891v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fischer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501498" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224478v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Reddy Thummaluru" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghvendra Kumar Chaudhary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMS59642.2024.10528123" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04631732v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501279" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302635v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Tong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222552v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732798" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05224215v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA61917.2024.10701709" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885723v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666321" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04466049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04067147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133492" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302639v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347053v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290226" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347039v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930137v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Doncker" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001165" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930183v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03929983v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769571" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930285v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474021v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bagheriasl" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930084v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560518" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152000v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135362" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151984v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870220v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odhiambo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Golstein" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02869707v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hien Nguyen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049811" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151943v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217222" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878502v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Xu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166952v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157525v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02869614v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013948" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152632v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152245v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152439v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879035v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Treuttel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maestrini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joint" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464903" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870089v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2018.8602761" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01891939v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Delfini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Delorme" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878552v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.C. Aguilar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whiteside" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Vorst" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Eeckhaute" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511484v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dan Istrate" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511459v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617303v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01892023v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511475v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Libotte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852043v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157583v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862326v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.15-12-2016.2267657" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870032v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abudabbousa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511490v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511470v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340613v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360033v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162816v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162009v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359952v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942733" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149875v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202052v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149743v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkun Ma" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202020v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150551v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162862v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202087v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025776v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zewen Liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985089v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dricot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086899v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01128313v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01005423v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086887v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929325" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060596v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985032v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985046v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948118v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802818v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948111v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881132v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806700v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806686v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802789v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711468" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881116v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983515v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00787662v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00875888v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802798v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948124v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288315v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lepage" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983571v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dousset" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262302" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983587v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2004.1330117" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983523v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278649v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983529v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614455v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987510v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iaaly" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lirzin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318474v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4619209" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318475v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4619401" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252019v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4395536" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252030v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121559v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983549v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crespin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mahe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983555v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852052v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817046v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Bhatnagar" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchanguiz Razban" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02121194v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983506v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412538v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Pinto" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223805v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Constanza Pinto Ballesteros" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817129v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-04560106v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-sarrazin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4062-397X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140814116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geeps.centralesupelec.fr/index.php?page=home" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geeps.centralesupelec.fr/index.php?page=en-op" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ursi-france.org/ursi-france/commissions/b-onde-et-champs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.sorbonne-universite.fr/formation/offre-de-formation/masters/master-electronique-energie-electrique-automatique/parcours-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.sorbonne-universite.fr/en/masters-degree-waves-and-devices-advanced-wireless-communication-systems-wavewicom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-16-CE25-0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smart-labex.fr/SMART-BAN.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cefipra.org/Publication/Annual_Report/AR_2019-20_Web.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://besensicom.sorbonne-universite.fr/en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interactca20120.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Maydani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110245" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05606677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2026.3686586" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyuan Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyun Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2024.104967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Djoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tounsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER24120904" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Perrone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Lombardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2025.3592337" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04469875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Lyu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3345423" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylian Molineaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2023.3348536" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3306406" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney J Golstein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rottenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Horlin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3155594" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3119051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2021.3136441" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02872144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3011152" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054109v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2956036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2750" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054967v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2939911" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02397943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2950801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072254" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2735631" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01249928v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavridis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leduc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2505741" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2622360" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2520021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319221v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Joshi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2565695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Defrance" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Wiedner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Gibson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.020335" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00966673v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadreza Jafari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000324" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01069247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2456984" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2512327" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2364611" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076197v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2363558" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2324558" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenni Pinto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8724-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2287524" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00958276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2296321" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8097-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189349" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Mouffok" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/398423" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7409-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1CDNPKP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v1i1.42" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777793v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2165472" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506732v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2037690" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813261v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hautcoeur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Motta-Cruz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartholomey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2009.0383" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949549v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.2011221" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.2000830" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05565548v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PIERS-Fall62445.2025.11394272" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/URSIEMTS25/GANP7276" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302628v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05566742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338477v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2025.3592337" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;did Ismaili" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Struyf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quitin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000068" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302644v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Melki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04631732v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501279" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302633v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224478v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Reddy Thummaluru" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghvendra Kumar Chaudhary" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMS59642.2024.10528123" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221891v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fischer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501498" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302635v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Tong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222552v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732798" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885723v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666321" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05224215v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA61917.2024.10701709" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04466049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04067147v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133492" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302639v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347053v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290226" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347039v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930183v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Doncker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001165" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03929983v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769571" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930285v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930084v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560518" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bagheriasl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152000v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135362" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870220v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odhiambo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Golstein" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02869707v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hien Nguyen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049811" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151943v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217222" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870348v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02869614v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013948" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166952v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878502v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Xu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152632v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152439v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879035v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Treuttel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maestrini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joint" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464903" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870089v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2018.8602761" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01891939v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Delfini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Delorme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Vorst" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Eeckhaute" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878552v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.C. Aguilar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whiteside" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511459v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617303v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01892023v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dan Istrate" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511475v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Libotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852043v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157583v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862326v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.15-12-2016.2267657" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511490v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511470v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870032v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abudabbousa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340613v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360033v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162009v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162816v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359952v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942733" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149875v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202052v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149743v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkun Ma" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202020v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150551v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162862v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202087v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985089v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dricot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086899v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01128313v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01005423v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985064v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zewen Liu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025776v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086887v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929325" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060596v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985046v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985032v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948111v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881132v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806700v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806686v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802789v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711468" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881116v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983515v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802818v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948118v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00787662v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00875888v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802798v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948124v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983587v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2004.1330117" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983523v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278649v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lepage" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288315v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983571v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dousset" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262302" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983529v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614455v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987510v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iaaly" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lirzin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318474v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4619209" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318475v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4619401" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252030v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4395536" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121559v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983549v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crespin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mahe" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983555v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471983v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852052v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817046v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Bhatnagar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchanguiz Razban" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02121194v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983506v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412538v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Pinto" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223805v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Constanza Pinto Ballesteros" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817129v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-04560106v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>