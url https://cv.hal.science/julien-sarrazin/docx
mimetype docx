--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Sarrazin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à Sorbonne Université, Paris, rattaché au laboratoire GeePs (Laboratoire de Génie Electrique et Electronique de Paris).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4062-397X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140814116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He received in 2005 the M.S. degree in telecommunication and electrical engineering from the University of Nantes in France, the Master of Engineering from Polytech'Nantes, and in 2008, the Ph.D. degree in electronics and telecommunication from the University of Nantes. He then worked at the BK Birla Institute of Technology (BKBIET) of Pilani, India, in 2009 and 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 2005 to 2010, he conducted his research on collocated and reconfigurable microwave antennas for Multiple Input Multiple Output (MIMO) systems.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2011, he joined the Radio Frequency and Microwave group at Telecom ParisTech, in Paris, as a research engineer. There he worked on metamaterials for antennas, with a focus on high-impedance surfaces. He also developed new designs of antennas absorbers for space applications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2012, he joined Sorbonne University (former Pierre and Marie Curie University) in Paris and the Laboratory of Electronics and Electromagnetism (L2E) which became later the Group of Electrical Engineering of Paris (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeePs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Since then, he has (co)-supervised 20 PhD students. He received his HDR (French accreditation to supervise research) in 2018. During 2013-2019, he oversaw the P-SYS scientific theme at L2E, which dealt with connected systems in the vicinity of people. Since 2020, he is the head of the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wave & propagation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">team (19 Prof. & ass. Prof.) at </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeePs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Since 2019, he is the vice-chair of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URSI-France B-commission</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. He was a visiting faculty at IIT Bombay, India, from January to June 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He teaches at both Bachelor and Master levels, where he is the responsible of the courses of Waveguide Theory, Transmission Line Theory, and Wireless Communications. He is co-responsible of the Master programs in communicating systems at Sorbonne University, namely the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysCom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> program and the international M2 </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WaveWiCom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> program.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has been the coordinator of several collaborative projects including </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOHYPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR JCJC), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-BAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (SMART LabEx), and </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVIS60</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CEFIPRA Indo-French center). He is currently leading the ANR-funded project </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeSensiCom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and is involved in the EU-funded Doctoral Network GENIUS and the ANR-funded MOCACCINO project. He is a managing committee member for France in the EU </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> COST Action and serves as Associate Editor for IEEE Access since 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His field of scientific expertise is related to “Antennas and Propagation” with part of his activities oriented towards electromagnetics (e.g., radiating structure design, propagation channel modeling) and another part oriented towards communications (e.g., localization and focalization of data using multiple antenna systems).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research topics include:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Angle-of-Arrival estimation in millimeter-wave propagation channels using leaky-wave antennas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spatial Data Focusing and Physical Layer Security</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Localization in the sub-6 GHz and millimeter-wave band</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Body Area Networks</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">High Impedance Surfaces for antennas and electromagnetic absorbers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antenna Design for MIMO Systems</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-of-Arrival Estimation of Coherent Sources with Leaky-Wave Antennas using Spatially Filtered Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Maydani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.110245. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-of-Arrival Estimation with Multibeam Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2026.3686586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified PUMA/EPUMA for direction-of-arrival estimation of coherent sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biyun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158, pp.104967. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2024.104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Design of a Novel Multibeam Antenna Using Scalar Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 183, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER24120904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky-Wave Sectorial Antennas for Passive 2-D DoA Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (10), pp.3420-3424. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2025.3592337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural-Network-Based NLOS Identification of Angular Clusters at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (2), pp.1745-1758. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2023.3345423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatial Data Focusing and Generalized Time-invariant Frequency Diverse Array Approach for High Precision Range-angle-based Geocasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2023.3348536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOA Estimation of Coherent Signals based on EPUMA Method with Frequency Beam Scanning Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biyun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.88378-88387. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3306406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Security in an OFDM Time Reversal SISO Communication With Imperfect Channel State Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney J Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rottenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.26778-26794. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3155594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Clustering of Millimeter-Wave Propagation Channels with Watershed Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2021.3119051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM-based Spatial Data Focusing for Wireless Physical Layer Geocasting in Multipath Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2021.3136441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Iterative Learning Control for Neural-Network-Based Joint Crest Factor Reduction and Digital Predistortion of Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2020.3011152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Crest Factor Reduction and Digital Predistortion for Power Amplifiers Linearization Based on Clipping-and-Bank-Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (7), pp.2725-2733. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2956036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054109v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of integrated all‐pass filters with linear group delay for analog signal processing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Alberto França Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (5), pp.658 - 673. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cta.2750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Method to Study the Tradeoff Between Power Amplifier Efficiency and Digital Predistortion Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (11), pp.741 - 744. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2019.2939911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperparameter Optimization of Two-Hidden-Layer Neural Networks for Power Amplifiers Behavioral Modeling Using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.802-805. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2019.2950801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMEREHAB@HOME: a new engineering system using serious game and multi-sensor fusion for functional rehabilitation at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TG.2019.2963108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input impedance of an aperture over a lossy half-space: application to on-body antenna performance at 60 ghz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.161 - 178. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC17090104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Human Body Vital Signs Based on 60 GHz Doppler Radar Using a Bound-Constrained Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (7), pp.2254. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18072254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games for Home Based Rehabilitation: Inertial Sensor Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.440-444. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of on-body skin-confined propagation for Body Area Network,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.2610 - 2613. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2017.2735631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millington Effect and Propagation Enhancement in 60-GHz Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (2), pp.776-781. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2015.2505741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Off-Body Measurements and Channel Modeling at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.1088 - 1091. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2016.2622360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of IR-UWB Body Area Network (BAN) based on IEEE 802.15.6 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Deshours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.1645 - 1648. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2016.2520021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Broadside Gain of an Ultra Wide Band Diamond Dipole Antenna using a Hybrid Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (7), pp.3269 - 3274. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2565695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multi-Sensor Fusion Scheme to Improve the Accuracy of Knee Flexion Kinematics for Functional Rehabilitation Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11), pp.1914. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16111914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured surface reflector design for oblique incidence beam splitter at 610 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (18), pp.20335 - 20345. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.020335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDOA estimation method using 60 GHz OFDM spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.31 - 35. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714000324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Spatial focusing scheme for UWB Wireless Communications in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.20 - 23. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2014.2354059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Body Shadowing Analysis at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (10), pp.4505 - 4511. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2015.2456984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB Interferometry TDOA Estimation for 60 GHz OFDM Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.1438 - 1441. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2015.2512327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical On-Body Measurement Results at 60~GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (1), pp.400 - 403. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2014.2364611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Band Velocity Estimation of Creeping Waves around the Human Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.313 - 316. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2014.2363558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Creeping Wave Model and Measurements for 60 GHz Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (8), pp.4352 - 4356. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2014.2324558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive high-impedance surfaces (RHIS) as absorbers for oblique incidence electromagnetic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.693 - 697. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8724-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Investigation of a 60 GHz Off-Body Propagation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (1), pp.393 - 402. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2287524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creeping wave model of Diffraction of an Obliquely Incident Plane Wave by a Circular Cylinder at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3), pp.1372 - 1377. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2296321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of a thin and light absorbing for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (2), pp.541 - 545. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-8097-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular High-Impedance Surfaces Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.260-263. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2012.2189349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Dual-Band Dual-Polarized Antenna for MIMO LTE Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.398423. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/398423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-band Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.1075-1080. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7409-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact dual-band dual-port diversity antenna for LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://dx.doi.org/10.7716/aem.v1i1.42. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v1i1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multimode Antenna for MIMO Systems Using a Mode Frequency Convergence Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.4481-4489. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2011.2165472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocated Microstrip Antennas for MIMO Systems with a Low Mutual Coupling Using Mode Confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (2), pp.589-592. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2009.2037690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Antenna Arrays with hybrid feed for urban Microwave Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Motta-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartholomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (9), pp.1320-1326. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2009.0383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Reconfigurable Cubic Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (2), pp.310 - 317. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2008.2011221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Cavity/Slot Antennas for Diversity and MIMO systems: the example of a three-port antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.414-417. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2008.2000830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Estimation of mmWave Power-Angular Spectrum Using Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Maydani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Dublin, Ireland. paper #1571215743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Direction-of-Arrival Estimation With a Fast-Scanning Single-Port Leaky Wave Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for DoA Estimation of Coherent Sources with Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Maydani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Chiba, Japan. paper ID 250628091735, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PIERS-Fall62445.2025.11394272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrugated Sectorial Leaky-Wave Antenna for DoA applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/URSIEMTS25/GANP7276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meander Leaky Wave Antenna With Open Stop-Band Suppression for Millimetre Wave Direction-Finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Beam Leaky-Wave Antenna for Angle-of-Arrival Estimation at mmW Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwaves Antennas and Propagation Conference (MAPCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Kochi, Kerala, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Radial Glide-Symmetric Corrugated Sectorial Leaky-Wave Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.3420 - 3424, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lawp.2025.3592337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Precision Geocasting for Leo Satellites Using Combined Spatial Data Focusing and Beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nédid Ismaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Struyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky-wave antenna-based crowd monitoring in Integrated Sensing and Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-of-Arrival Ambiguities Mitigation in Multibeam Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour estimation d’angle d’arrivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60-GHz Magneto-Electric Dipole Antenna-Based Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreenath Reddy Thummaluru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghvendra Kumar Chaudhary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Wireless Antenna and Microwave Symposium (WAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Visakhapatnam, India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMS59642.2024.10528123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glide-Symmetric Reconfigurable Substrate-Integrated Holey Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'ondes reconfigurables à symétrie de réflexion glissée en technologie substrate integrated holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhuan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Efficiency and Frequency Scanning in Corrugated-Waveguide-Based Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.445-448, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Consumption Estimation of Digital Predistortion based on Spiking Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sherbrooke, France. pp.338-342, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS58973.2024.10666321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky-wave Analysis and Design of a Corrugated Sectoral Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lisbon, Portugal. pp.662-666, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA61917.2024.10701709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédistorsion numérique pour linéariser les amplificateurs de puissance à l’aide de réseaux de neurones à spike (SNN) via retour Over-the-Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour l'estimation d'angle d'arrivée aux fréquences millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-Plane-Scanning Multibeam Leaky-Wave Antenna for Wide-Angular-Range AoA Estimation at mm-wave”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2023 : 17th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour l’estimation d’angle d’arrivée aux fréquences millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Glide-Symmetric Reconfigurable Metasurface in Substrate-Integrated-Waveguide Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd European Microwave Conference (EuMC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Diverse Array Spatial Data Focusing: Free Space and Multipath Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Global Communications Conf. (GLOBECOM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocasting sans fil basé sur la focalisation spatiale de données en OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe De Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Micro-ondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Diverse Array Spatial Data Focusing for High Precision Range-angle-based Geocasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe De Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference GLOBECOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable phase-shifter based on glide-symmetric substrate-integrated holes and high-impedance metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibeam Leaky-Wave Antenna for Mm-wave Wide-Angular-Range AoA Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linéarisation des Amplificateurs de Puissance dans les réseaux d’Antennes Millimétriques via retour “Over-the-Air””,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Micro-ondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-based Angle-of-Arrival Estimation using Multi-beam Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference URSI GASS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable waveguide using glide-symmetric pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bagheriasl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI General Assembly Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Microwave Components Using Glide-symmetric Pin-loaded Parallel Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bagheriasl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning-Angle Enhancement of Periodic-Slotted Millimeter-wave Leaky-Wave Antennas for Indoor Vital Signs Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference APS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IQ Based Direct Sequence Spread Spectrum Spatial Data Focusing implemented over a 6 Ray Urban Canyon Channel Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference URSI-France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Security in Frequency-Domain Time-Reversal SISO OFDM Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe De Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ICNC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Big Island, United States. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNC47757.2020.9049811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM-based Spatial Data Focusing for High Resolution 2-Dimensional Wireless Geocasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PIMRC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Londres, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du canal de propagation sur la sécurité d’une communication SISO utilisant le retournement temporel dans le domaine fréquentiel et l’ajout de bruit artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gyf-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Data Focusing Using Time and IQ Resources for Wireless Geocasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2019 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of LOS and NLOS Clusters Based on Angular (AOA) Features at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Workshop International Technologie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du balayage angulaire des antennes à ondes de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Statistical Characteristics of Channel Model with Ray Tracing Based Geometrical Optics method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference COMPUMAG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de situations LOS ou NLOS en ondes millimétriques basée sur les statistiques angulaires du canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focalisation Spatiale de Données via une approche temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focalisation spatiale de données avec modulation à étalement de spectre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Scanning Range Design for Leaky-Wave Antenna (LWA) at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Qiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">330 GHz and 600 GHz Schottky Heterodyne Systems for QPSK Terahertz Telecommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Treuttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ICT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Data Focusing: An Alternative to Beamforming for Geocasting Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference USNC-URSI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/USNC-URSI.2018.8602761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into Possible Planar Heterodyne Receiver Arrays with large (n≥100) number of pixels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Delfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ISSTT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Pasadena (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Estimation in AoA based Localization using PCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2018 de l'URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern activities identification for elderly people using infrared and Doppler radar sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A.C. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Whiteside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCB 2018: 8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Body Skin Confined Propagation for Body Area Networks (BAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 GHz SIW horn antenna : off-body performance comparison with 4 GHz UWB monopole antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference APS/URSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tele-Rehabilitation Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Planar Antenna Arrays for Heterodyne Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Delfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Delorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ISSTT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-Based Analysis of 60 GHz Doppler Radar for Non-stationary Vital Sign Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Body Communication Channel Modeling Using Vector Network Analyzer Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Libotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle-of-Arrival based localization using polynomial chaos expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Workshop on Dependable Wireless Communications and Localization for the IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de propagation confinée dans la peau pour les réseaux corporels BAN (Body Area Network)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Random Body Movements on 60-GHz Doppler Radar for Real-Time Monitoring of Vital Signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Body Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.15-12-2016.2267657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Surface Design to Generate Any Beam Pattern at THz Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Uncertainty in the MUSIC Algorithm Using Polynomial Chaos Expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier Technique-Based Super-Resolution TDOA Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abudabbousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference MMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non–Contact Estimation at 60 GHz for Human Vital Signs Monitoring Using a Robust Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Fajardo (Porto-Rico), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Various Orientation Measurement Approaches Applied to a Serious Game System for Functional Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EMBC 2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Algorithm for 60-GHz Non-Contact Human Vital-Sign-Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'AREMIF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris (Les Cordeliers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne cornet SIW pour réseaux de capteurs corporels à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances de la localisation à base de TDOA pour applications indoor à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Teniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size, Gain and Bandwidth trade-offs for Wideband Diamond Dipole with AMC reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2nd International Conference on Communication Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pilani,Rajasthan, India. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Diamond Dipole Antenna with Broadside Radiation Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Channels Around a Human Subject at 2.4 GHz and 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Characterization for On-Body Communication Channel Using Creeping Wave Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongkun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-body propagation characterization with an H-plane Substrate Integrated Waveguide (SIW) horn antenna at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuMW 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris (Palais des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-periodic phase gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ISSTT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cambridge (Massachusetts), United States. pp.16 - 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne planaire large bande et directive avec un réflecteur hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine skin as human body phantom at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAN Working Frequency: a Trade-Off Between Antenna Efficiency and Propagation Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Study of a numerical 60 GHz Indoor Off-Body Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference VTC 2014-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive high-impedance surfaces (RHIS) as absorbers for oblique incidence electromagnetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference META 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horn antenna design for BAN millimeter wave onbody communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.204.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable RF MEMS and Its Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zewen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference CSTIC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Influence on 60 GHz communication in close to user Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near body zone characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference U.R.S.I. GASS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Pekin, China. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental On-Body Fading and Breathing Doppler Characterization on Human Torso at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Body Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de Canal pour Réseaux de Capteurs Corporels à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2014 de l'URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation Indoor: Nouvelle Méthode d'Estimation de la TDOA à Partir des Signaux de Communication Millimétrique OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2014 de l'URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of a thin and light absorbing material for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference META'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates. pp.541 - 545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Creeping Wave Model at 60 GHz for Off-Body Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden. pp.574 - 578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation à 60 GHz pour Communications Off-Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions de Communication et de Localisation Simultanées en Bande Millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation for On-Body Wireless Links at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States. pp.1618 - 1619, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2013.6711468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Creeping Wave Model at 60 GHz for On-Body Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden. pp.570 - 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna efficiency influence in Body Area Networks (BAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confrence on Communication Systems (ICCS-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Pilani, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Communication and Localization for 60 GHz UWB OFDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un absorbant ultra léger de faible épaisseur pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et Radio Localisation Simultanées en Bande Millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLOS Influence on 60 GHz Indoor Localization Based on a New TDOA Extraction Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuMW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz Off-Body Channel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbant ultra léger de faible épaisseur pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference CNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France. pp.1551 - 1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Impedance Surface Design Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chicago, United States. pp.3569 - 3572, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2004.1330117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, PARIS, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact dual-band dual-port diversity antenna for LTE (700 MHz/2.5GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Impedance Surface for Widening the Bandwidth of an Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE APS/URSI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Patch Antenna for Automatic Identification System (AIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Antenna Technology and Applied Electromagnetics (ANTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual-Band Dual-Port Diversity Antenna for LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2012, ADVANCED ELECTROMAGNETICS SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, PARIS, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne compacte bi-bande à double polarisation pour les systèmes LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREMIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système multi-antennaires bi-fréquence miniaturisé pour liaison MIMO 4X4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iaaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lirzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. p1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance of adaptive MIMO systems using radiation pattern reconfigurable antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.210.5, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2008.4619209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four co-located antennas for MIMO systems with a low mutual coupling using mode confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.304-1, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2008.4619401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes co-localisées reconfigurables en fréquence pour systèmes MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.7E10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the bandwidth enhancement of a multipolarization and reconfigurable pattern antenna for adaptive MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenna and Propagation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Hawai, United States. pp.485-488, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2007.4395536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibeam and Multipolarization Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conf. on Antenna and Propagation 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Saint-Malo, France. pp.PA5-349794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of Butler Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Gênes, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la permittivité du PbZrTiO3 dans les radiofréquences par une méthode en réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées de caractérisation microondes et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Saint-Etienne, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIALLY FILTERED SPARSE BAYESIAN LEARNING FOR DIRECTION-OF-ARRIVAL ESTIMATION WITH LEAKY-WAVE ANTENNAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Maydani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biyun Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelone, Spain. Paper #5836, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Polynomial Chaos Expansions for Uncertainty Estimation in AoA based Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESTCOM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennae and wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Bhatnagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pragya Publications Pvt. Ltd., 220 p., 2010, 978-80-03853-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Polynomial Chaos Expansions for Uncertainty Estimation in Angle-of-Arrival Based Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty Modeling for Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-117, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Directive Antennas with High-Impedance Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Millimeter Wave Circuits and Systems: Emerging Design, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.51-80, 2012, 978-1-119-94494-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé d'absorption multi-secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2015136121. XB:PAT-15. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sector absorbing method and device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015136121 (A1) - FR3018638 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'antenne plate à accès direct en guide d'ondes (Flat antenna system with a direct waveguide access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Motta-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: EP1949496. 2008, pp.(A1)30/07/2008 (B1)16/05/2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering Spatial Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Sorbonne Université, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04560106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId386"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Sarrazin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à Sorbonne Université, Paris, rattaché au laboratoire GeePs (Laboratoire de Génie Electrique et Electronique de Paris).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4062-397X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140814116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=QCPztIgAAAAJ&hl=fr#</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He received in 2005 the M.S. degree in telecommunication and electrical engineering from the University of Nantes in France, the Master of Engineering from Polytech'Nantes, and in 2008, the Ph.D. degree in electronics and telecommunication from the University of Nantes. He then worked at the BK Birla Institute of Technology (BKBIET) of Pilani, India, in 2009 and 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 2005 to 2010, he conducted his research on collocated and reconfigurable microwave antennas for Multiple Input Multiple Output (MIMO) systems.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2011, he joined the Radio Frequency and Microwave group at Telecom ParisTech, in Paris, as a research engineer. There he worked on metamaterials for antennas, with a focus on high-impedance surfaces. He also developed new designs of antennas absorbers for space applications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2012, he joined Sorbonne University (former Pierre and Marie Curie University) in Paris and the Laboratory of Electronics and Electromagnetism (L2E) which became later the Group of Electrical Engineering of Paris (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeePs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Since then, he has (co)-supervised 20 PhD students. He received his HDR (French accreditation to supervise research) in 2018. During 2013-2019, he oversaw the P-SYS scientific theme at L2E, which dealt with connected systems in the vicinity of people. Since 2020, he is the head of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">wave & propagation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">team (19 Prof. & ass. Prof.) at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeePs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Since 2019, he is the vice-chair of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URSI-France B-commission</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. He was a visiting faculty at IIT Bombay, India, from January to June 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He teaches at both Bachelor and Master levels, where he is the responsible of the courses of Waveguide Theory, Transmission Line Theory, and Wireless Communications. He is co-responsible of the Master programs in communicating systems at Sorbonne University, namely the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysCom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> program and the international M2 </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WaveWiCom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> program.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has been the coordinator of several collaborative projects including </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOHYPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR JCJC), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART-BAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (SMART LabEx), and </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVIS60</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CEFIPRA Indo-French center). He is currently leading the ANR-funded project </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeSensiCom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and is involved in the EU-funded Doctoral Network GENIUS and the ANR-funded MOCACCINO project. He is a managing committee member for France in the EU </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERACT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> COST Action and serves as Associate Editor for IEEE Access since 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His field of scientific expertise is related to “Antennas and Propagation” with part of his activities oriented towards electromagnetics (e.g., radiating structure design, propagation channel modeling) and another part oriented towards communications (e.g., localization and focalization of data using multiple antenna systems).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research topics include:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Angle-of-Arrival estimation in millimeter-wave propagation channels using leaky-wave antennas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Spatial Data Focusing and Physical Layer Security</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Localization in the sub-6 GHz and millimeter-wave band</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Body Area Networks</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">High Impedance Surfaces for antennas and electromagnetic absorbers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antenna Design for MIMO Systems</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-of-Arrival Estimation of Coherent Sources with Leaky-Wave Antennas using Spatially Filtered Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Maydani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.110245. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-of-Arrival Estimation with Multibeam Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2026.3686586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Design of a Novel Multibeam Antenna Using Scalar Metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 183, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIER24120904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified PUMA/EPUMA for direction-of-arrival estimation of coherent sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biyun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158, pp.104967. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2024.104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky-Wave Sectorial Antennas for Passive 2-D DoA Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (10), pp.3420-3424. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2025.3592337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural-Network-Based NLOS Identification of Angular Clusters at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (2), pp.1745-1758. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2023.3345423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatial Data Focusing and Generalized Time-invariant Frequency Diverse Array Approach for High Precision Range-angle-based Geocasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2023.3348536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOA Estimation of Coherent Signals based on EPUMA Method with Frequency Beam Scanning Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biyun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.88378-88387. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3306406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Security in an OFDM Time Reversal SISO Communication With Imperfect Channel State Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney J Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rottenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.26778-26794. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3155594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Clustering of Millimeter-Wave Propagation Channels with Watershed Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2021.3119051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM-based Spatial Data Focusing for Wireless Physical Layer Geocasting in Multipath Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2021.3136441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Iterative Learning Control for Neural-Network-Based Joint Crest Factor Reduction and Digital Predistortion of Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2020.3011152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Crest Factor Reduction and Digital Predistortion for Power Amplifiers Linearization Based on Clipping-and-Bank-Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (7), pp.2725-2733. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2019.2956036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054109v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of integrated all‐pass filters with linear group delay for analog signal processing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Alberto França Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (5), pp.658 - 673. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cta.2750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Method to Study the Tradeoff Between Power Amplifier Efficiency and Digital Predistortion Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (11), pp.741 - 744. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2019.2939911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054967v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperparameter Optimization of Two-Hidden-Layer Neural Networks for Power Amplifiers Behavioral Modeling Using Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (12), pp.802-805. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2019.2950801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMEREHAB@HOME: a new engineering system using serious game and multi-sensor fusion for functional rehabilitation at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TG.2019.2963108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input impedance of an aperture over a lossy half-space: application to on-body antenna performance at 60 ghz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.161 - 178. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC17090104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Human Body Vital Signs Based on 60 GHz Doppler Radar Using a Bound-Constrained Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (7), pp.2254. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s18072254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games for Home Based Rehabilitation: Inertial Sensor Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.440-444. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of on-body skin-confined propagation for Body Area Network,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.2610 - 2613. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2017.2735631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millington Effect and Propagation Enhancement in 60-GHz Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Zhadobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (2), pp.776-781. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2015.2505741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Off-Body Measurements and Channel Modeling at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.1088 - 1091. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2016.2622360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of IR-UWB Body Area Network (BAN) based on IEEE 802.15.6 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Deshours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.1645 - 1648. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2016.2520021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Broadside Gain of an Ultra Wide Band Diamond Dipole Antenna using a Hybrid Reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (7), pp.3269 - 3274. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2016.2565695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multi-Sensor Fusion Scheme to Improve the Accuracy of Knee Flexion Kinematics for Functional Rehabilitation Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (11), pp.1914. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16111914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured surface reflector design for oblique incidence beam splitter at 610 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (18), pp.20335 - 20345. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.020335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TDOA estimation method using 60 GHz OFDM spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.31 - 35. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714000324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Spatial focusing scheme for UWB Wireless Communications in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.20 - 23. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2014.2354059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Body Shadowing Analysis at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (10), pp.4505 - 4511. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2015.2456984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB Interferometry TDOA Estimation for 60 GHz OFDM Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.1438 - 1441. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2015.2512327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical On-Body Measurement Results at 60~GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (1), pp.400 - 403. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2014.2364611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-Band Velocity Estimation of Creeping Waves around the Human Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.313 - 316. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2014.2363558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive high-impedance surfaces (RHIS) as absorbers for oblique incidence electromagnetic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (2), pp.693 - 697. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-014-8724-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic Creeping Wave Model and Measurements for 60 GHz Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (8), pp.4352 - 4356. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2014.2324558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Investigation of a 60 GHz Off-Body Propagation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (1), pp.393 - 402. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2287524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creeping wave model of Diffraction of an Obliquely Incident Plane Wave by a Circular Cylinder at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3), pp.1372 - 1377. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2013.2296321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of a thin and light absorbing for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (2), pp.541 - 545. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-8097-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular High-Impedance Surfaces Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.260-263. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2012.2189349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Dual-Band Dual-Polarized Antenna for MIMO LTE Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.398423. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/398423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-band Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.1075-1080. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-012-7409-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact dual-band dual-port diversity antenna for LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://dx.doi.org/10.7716/aem.v1i1.42. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v1i1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multimode Antenna for MIMO Systems Using a Mode Frequency Convergence Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (12), pp.4481-4489. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2011.2165472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocated Microstrip Antennas for MIMO Systems with a Low Mutual Coupling Using Mode Confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (2), pp.589-592. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2009.2037690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed Antenna Arrays with hybrid feed for urban Microwave Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hautcoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Motta-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bartholomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (9), pp.1320-1326. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2009.0383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Reconfigurable Cubic Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (2), pp.310 - 317. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2008.2011221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on Cavity/Slot Antennas for Diversity and MIMO systems: the example of a three-port antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.414-417. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2008.2000830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Estimation of mmWave Power-Angular Spectrum Using Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Maydani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Dublin, Ireland. paper #1571215743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Direction-of-Arrival Estimation With a Fast-Scanning Single-Port Leaky Wave Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrugated Sectorial Leaky-Wave Antenna for DoA applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Symposium on Electromagnetic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bologna, Italy. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/URSIEMTS25/GANP7276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meander Leaky Wave Antenna With Open Stop-Band Suppression for Millimetre Wave Direction-Finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Beam Leaky-Wave Antenna for Angle-of-Arrival Estimation at mmW Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwaves Antennas and Propagation Conference (MAPCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Kochi, Kerala, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Radial Glide-Symmetric Corrugated Sectorial Leaky-Wave Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.3420 - 3424, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lawp.2025.3592337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for DoA Estimation of Coherent Sources with Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Maydani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Chiba, Japan. paper ID 250628091735, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/PIERS-Fall62445.2025.11394272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Precision Geocasting for Leo Satellites Using Combined Spatial Data Focusing and Beamforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nédid Ismaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Struyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.11000068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky-wave antenna-based crowd monitoring in Integrated Sensing and Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60-GHz Magneto-Electric Dipole Antenna-Based Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreenath Reddy Thummaluru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghvendra Kumar Chaudhary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Wireless Antenna and Microwave Symposium (WAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Visakhapatnam, India. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WAMS59642.2024.10528123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction-of-Arrival Ambiguities Mitigation in Multibeam Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour estimation d’angle d’arrivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glide-Symmetric Reconfigurable Substrate-Integrated Holey Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'ondes reconfigurables à symétrie de réflexion glissée en technologie substrate integrated holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhuan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Efficiency and Frequency Scanning in Corrugated-Waveguide-Based Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.445-448, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Consumption Estimation of Digital Predistortion based on Spiking Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sherbrooke, France. pp.338-342, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NewCAS58973.2024.10666321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaky-wave Analysis and Design of a Corrugated Sectoral Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lombardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lisbon, Portugal. pp.662-666, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA61917.2024.10701709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédistorsion numérique pour linéariser les amplificateurs de puissance à l’aide de réseaux de neurones à spike (SNN) via retour Over-the-Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Maris Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour l'estimation d'angle d'arrivée aux fréquences millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-Plane-Scanning Multibeam Leaky-Wave Antenna for Wide-Angular-Range AoA Estimation at mm-wave”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2023 : 17th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à onde de fuite multifaisceau pour l’estimation d’angle d’arrivée aux fréquences millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Glide-Symmetric Reconfigurable Metasurface in Substrate-Integrated-Waveguide Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd European Microwave Conference (EuMC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Diverse Array Spatial Data Focusing: Free Space and Multipath Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Global Communications Conf. (GLOBECOM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Diverse Array Spatial Data Focusing for High Precision Range-angle-based Geocasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe De Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference GLOBECOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable phase-shifter based on glide-symmetric substrate-integrated holes and high-impedance metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geocasting sans fil basé sur la focalisation spatiale de données en OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe De Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Micro-ondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibeam Leaky-Wave Antenna for Mm-wave Wide-Angular-Range AoA Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linéarisation des Amplificateurs de Puissance dans les réseaux d’Antennes Millimétriques via retour “Over-the-Air””,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Micro-ondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSIC-based Angle-of-Arrival Estimation using Multi-beam Leaky-Wave Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference URSI GASS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS51995.2021.9560518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable waveguide using glide-symmetric pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bagheriasl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI General Assembly Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Microwave Components Using Glide-symmetric Pin-loaded Parallel Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Bagheriasl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning-Angle Enhancement of Periodic-Slotted Millimeter-wave Leaky-Wave Antennas for Indoor Vital Signs Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference APS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IQ Based Direct Sequence Spread Spectrum Spatial Data Focusing implemented over a 6 Ray Urban Canyon Channel Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference URSI-France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Layer Security in Frequency-Domain Time-Reversal SISO OFDM Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe De Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ICNC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Big Island, United States. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNC47757.2020.9049811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OFDM-based Spatial Data Focusing for High Resolution 2-Dimensional Wireless Geocasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference PIMRC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Londres, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of LOS and NLOS Clusters Based on Angular (AOA) Features at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Workshop International Technologie 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du balayage angulaire des antennes à ondes de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du canal de propagation sur la sécurité d’une communication SISO utilisant le retournement temporel dans le domaine fréquentiel et l’ajout de bruit artificiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Gyf-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Data Focusing Using Time and IQ Resources for Wireless Geocasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylian Molineaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2019 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Statistical Characteristics of Channel Model with Ray Tracing Based Geometrical Optics method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference COMPUMAG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de situations LOS ou NLOS en ondes millimétriques basée sur les statistiques angulaires du canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoxiang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focalisation Spatiale de Données via une approche temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focalisation spatiale de données avec modulation à étalement de spectre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Scanning Range Design for Leaky-Wave Antenna (LWA) at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Qiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">330 GHz and 600 GHz Schottky Heterodyne Systems for QPSK Terahertz Telecommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Treuttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ICT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Data Focusing: An Alternative to Beamforming for Geocasting Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Odhiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference USNC-URSI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/USNC-URSI.2018.8602761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into Possible Planar Heterodyne Receiver Arrays with large (n≥100) number of pixels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Delfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ISSTT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Pasadena (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Estimation in AoA based Localization using PCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2018 de l'URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern activities identification for elderly people using infrared and Doppler radar sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo A.C. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Whiteside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCB 2018: 8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Body Skin Confined Propagation for Body Area Networks (BAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 GHz SIW horn antenna : off-body performance comparison with 4 GHz UWB monopole antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference APS/URSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tele-Rehabilitation Serious Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Planar Antenna Arrays for Heterodyne Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Delfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Delorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ISSTT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-Based Analysis of 60 GHz Doppler Radar for Non-stationary Vital Sign Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de propagation confinée dans la peau pour les réseaux corporels BAN (Body Area Network)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Body Communication Channel Modeling Using Vector Network Analyzer Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Libotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle-of-Arrival based localization using polynomial chaos expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Workshop on Dependable Wireless Communications and Localization for the IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Random Body Movements on 60-GHz Doppler Radar for Real-Time Monitoring of Vital Signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Body Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.15-12-2016.2267657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicarrier Technique-Based Super-Resolution TDOA Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abudabbousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference MMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Surface Design to Generate Any Beam Pattern at THz Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Uncertainty in the MUSIC Algorithm Using Polynomial Chaos Expansions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Horlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non–Contact Estimation at 60 GHz for Human Vital Signs Monitoring Using a Robust Optimization Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Fajardo (Porto-Rico), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Various Orientation Measurement Approaches Applied to a Serious Game System for Functional Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EMBC 2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Algorithm for 60-GHz Non-Contact Human Vital-Sign-Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Valerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Istrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'AREMIF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris (Les Cordeliers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances de la localisation à base de TDOA pour applications indoor à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Teniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne cornet SIW pour réseaux de capteurs corporels à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size, Gain and Bandwidth trade-offs for Wideband Diamond Dipole with AMC reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2nd International Conference on Communication Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pilani,Rajasthan, India. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Diamond Dipole Antenna with Broadside Radiation Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Channels Around a Human Subject at 2.4 GHz and 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation Characterization for On-Body Communication Channel Using Creeping Wave Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongkun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-body propagation characterization with an H-plane Substrate Integrated Waveguide (SIW) horn antenna at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuMW 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris (Palais des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-periodic phase gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Casaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Wiedner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ISSTT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cambridge (Massachusetts), United States. pp.16 - 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne planaire large bande et directive avec un réflecteur hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine skin as human body phantom at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable RF MEMS and Its Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zewen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiliang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference CSTIC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAN Working Frequency: a Trade-Off Between Antenna Efficiency and Propagation Losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Study of a numerical 60 GHz Indoor Off-Body Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference VTC 2014-Spring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive high-impedance surfaces (RHIS) as absorbers for oblique incidence electromagnetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference META 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horn antenna design for BAN millimeter wave onbody communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solofo Razafimahatratra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE APS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.204.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Influence on 60 GHz communication in close to user Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near body zone characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference U.R.S.I. GASS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Pekin, China. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental On-Body Fading and Breathing Doppler Characterization on Human Torso at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Body Area Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de Canal pour Réseaux de Capteurs Corporels à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2014 de l'URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation Indoor: Nouvelle Méthode d'Estimation de la TDOA à Partir des Signaux de Communication Millimétrique OFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2014 de l'URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Communication and Localization for 60 GHz UWB OFDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and measurement of a thin and light absorbing material for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference META'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sharjah, United Arab Emirates. pp.541 - 545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Creeping Wave Model at 60 GHz for Off-Body Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden. pp.574 - 578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation à 60 GHz pour Communications Off-Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions de Communication et de Localisation Simultanées en Bande Millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation for On-Body Wireless Links at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States. pp.1618 - 1619, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2013.6711468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Creeping Wave Model at 60 GHz for On-Body Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuCAP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden. pp.570 - 573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna efficiency influence in Body Area Networks (BAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confrence on Communication Systems (ICCS-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Pilani, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un absorbant ultra léger de faible épaisseur pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et Radio Localisation Simultanées en Bande Millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLOS Influence on 60 GHz Indoor Localization Based on a New TDOA Extraction Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadreza Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference EuMW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz Off-Body Channel Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Mavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Doncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference IEEE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbant ultra léger de faible épaisseur pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenni Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference CNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orsay, France. pp.1551 - 1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Impedance Surface Design Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chicago, United States. pp.3569 - 3572, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2004.1330117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Band Artificial Magnetic Conductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, PARIS, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact dual-band dual-port diversity antenna for LTE (700 MHz/2.5GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Impedance Surface for Widening the Bandwidth of an Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE APS/URSI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Patch Antenna for Automatic Identification System (AIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Antenna Technology and Applied Electromagnetics (ANTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual-Band Dual-Port Diversity Antenna for LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2012, ADVANCED ELECTROMAGNETICS SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, PARIS, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne compacte bi-bande à double polarisation pour les systèmes LTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Mouffok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREMIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système multi-antennaires bi-fréquence miniaturisé pour liaison MIMO 4X4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iaaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lirzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. p1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance of adaptive MIMO systems using radiation pattern reconfigurable antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.210.5, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2008.4619209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four co-located antennas for MIMO systems with a low mutual coupling using mode confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.304-1, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2008.4619401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the bandwidth enhancement of a multipolarization and reconfigurable pattern antenna for adaptive MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antenna and Propagation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Hawai, United States. pp.485-488, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2007.4395536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes co-localisées reconfigurables en fréquence pour systèmes MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.7E10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibeam and Multipolarization Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conf. on Antenna and Propagation 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Saint-Malo, France. pp.PA5-349794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of Butler Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Gênes, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la permittivité du PbZrTiO3 dans les radiofréquences par une méthode en réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Averty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées de caractérisation microondes et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Saint-Etienne, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPATIALLY FILTERED SPARSE BAYESIAN LEARNING FOR DIRECTION-OF-ARRIVAL ESTIMATION WITH LEAKY-WAVE ANTENNAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Maydani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yide Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biyun Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Barcelone, Spain. Paper #5836, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Polynomial Chaos Expansions for Uncertainty Estimation in AoA based Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESTCOM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennae and wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Bhatnagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pragya Publications Pvt. Ltd., 220 p., 2010, 978-80-03853-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Polynomial Chaos Expansions for Uncertainty Estimation in Angle-of-Arrival Based Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Vorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu van Eeckhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty Modeling for Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-117, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Directive Antennas with High-Impedance Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Millimeter Wave Circuits and Systems: Emerging Design, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.51-80, 2012, 978-1-119-94494-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé d'absorption multi-secteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2015136121. XB:PAT-15. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sector absorbing method and device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yenny Constanza Pinto Ballesteros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Begaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015136121 (A1) - FR3018638 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'antenne plate à accès direct en guide d'ondes (Flat antenna system with a direct waveguide access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Motta-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mahe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: EP1949496. 2008, pp.(A1)30/07/2008 (B1)16/05/2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering Spatial Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Sorbonne Université, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04560106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId387"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="943F435B"/>
+    <w:nsid w:val="9C779E6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F1C00068"/>
+    <w:nsid w:val="0AF91EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-sarrazin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4062-397X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140814116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geeps.centralesupelec.fr/index.php?page=home" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geeps.centralesupelec.fr/index.php?page=en-op" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ursi-france.org/ursi-france/commissions/b-onde-et-champs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.sorbonne-universite.fr/formation/offre-de-formation/masters/master-electronique-energie-electrique-automatique/parcours-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.sorbonne-universite.fr/en/masters-degree-waves-and-devices-advanced-wireless-communication-systems-wavewicom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-16-CE25-0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smart-labex.fr/SMART-BAN.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cefipra.org/Publication/Annual_Report/AR_2019-20_Web.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://besensicom.sorbonne-universite.fr/en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interactca20120.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Maydani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110245" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05606677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2026.3686586" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyuan Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyun Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2024.104967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Djoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tounsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER24120904" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Perrone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Lombardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2025.3592337" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04469875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Lyu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3345423" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylian Molineaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2023.3348536" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3306406" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney J Golstein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rottenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Horlin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3155594" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3119051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2021.3136441" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02872144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3011152" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054109v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2956036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2750" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054967v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2939911" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02397943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2950801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072254" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2735631" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01249928v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavridis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leduc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2505741" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2622360" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2520021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319221v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Joshi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2565695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Defrance" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Wiedner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Gibson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.020335" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00966673v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadreza Jafari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000324" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01069247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2456984" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2512327" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2364611" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076197v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2363558" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2324558" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenni Pinto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8724-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2287524" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00958276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2296321" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8097-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189349" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Mouffok" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/398423" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7409-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1CDNPKP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v1i1.42" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777793v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2165472" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506732v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2037690" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813261v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hautcoeur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Motta-Cruz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartholomey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2009.0383" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949549v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.2011221" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.2000830" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05565548v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PIERS-Fall62445.2025.11394272" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/URSIEMTS25/GANP7276" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302628v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000042" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05566742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338477v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2025.3592337" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;did Ismaili" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Struyf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quitin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000068" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302644v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Melki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04631732v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501279" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302633v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224478v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Reddy Thummaluru" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghvendra Kumar Chaudhary" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMS59642.2024.10528123" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221891v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fischer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501498" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302635v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Tong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222552v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732798" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885723v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666321" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05224215v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA61917.2024.10701709" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04466049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04067147v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133492" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302639v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347053v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290226" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347039v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930183v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Doncker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001165" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03929983v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769571" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930285v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930084v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560518" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bagheriasl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152000v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135362" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870220v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odhiambo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Golstein" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02869707v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hien Nguyen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049811" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151943v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217222" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870348v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02869614v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013948" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166952v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878502v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Xu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152632v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152439v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879035v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Treuttel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maestrini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joint" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464903" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870089v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2018.8602761" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01891939v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Delfini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Delorme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Vorst" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Eeckhaute" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878552v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.C. Aguilar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whiteside" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511459v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617303v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01892023v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dan Istrate" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511475v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Libotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852043v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157583v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862326v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.15-12-2016.2267657" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511490v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511470v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870032v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abudabbousa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340613v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360033v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162009v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162816v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359952v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942733" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149875v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202052v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149743v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkun Ma" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202020v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150551v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162862v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202087v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985089v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dricot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086899v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01128313v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01005423v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985064v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zewen Liu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025776v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086887v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929325" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060596v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985046v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985032v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948111v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881132v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806700v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806686v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802789v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711468" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881116v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983515v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802818v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948118v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00787662v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00875888v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802798v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948124v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983587v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2004.1330117" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983523v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278649v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lepage" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288315v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983571v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dousset" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262302" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983529v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614455v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987510v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iaaly" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lirzin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318474v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4619209" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318475v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4619401" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252030v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4395536" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121559v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983549v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crespin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mahe" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983555v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471983v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852052v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817046v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Bhatnagar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchanguiz Razban" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02121194v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983506v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412538v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Pinto" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223805v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Constanza Pinto Ballesteros" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817129v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-04560106v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-sarrazin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4062-397X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140814116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=QCPztIgAAAAJ&amp;hl=fr#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geeps.centralesupelec.fr/index.php?page=home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geeps.centralesupelec.fr/index.php?page=en-op" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ursi-france.org/ursi-france/commissions/b-onde-et-champs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.sorbonne-universite.fr/formation/offre-de-formation/masters/master-electronique-energie-electrique-automatique/parcours-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.sorbonne-universite.fr/en/masters-degree-waves-and-devices-advanced-wireless-communication-systems-wavewicom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Project-ANR-16-CE25-0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.smart-labex.fr/SMART-BAN.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cefipra.org/Publication/Annual_Report/AR_2019-20_Web.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://besensicom.sorbonne-universite.fr/en" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interactca20120.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222751v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Maydani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05606677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2026.3686586" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Djoudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tounsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER24120904" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyuan Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyun Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Zhu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2024.104967" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Perrone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Lombardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2025.3592337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04469875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Lyu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3345423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylian Molineaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2023.3348536" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3306406" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney J Golstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rottenberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Horlin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3155594" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3119051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2021.3136441" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02872144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3011152" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054109v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2956036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2750" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02054967v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2939911" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02397943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2950801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01868230v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072254" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2735631" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01249928v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavridis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leduc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2505741" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520286v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2622360" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2520021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319221v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Joshi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Lepage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Begaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2565695" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Defrance" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Wiedner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Gibson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.020335" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00966673v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadreza Jafari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000324" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01069247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354059" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2456984" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2512327" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083308v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2364611" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2363558" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060603v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenni Pinto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8724-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009270v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2324558" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881091v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2287524" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00958276v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2296321" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8097-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189349" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983477v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Mouffok" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/398423" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7409-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1CDNPKP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983472v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v1i1.42" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mah&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2165472" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506732v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2037690" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813261v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hautcoeur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Motta-Cruz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartholomey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2009.0383" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949549v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.2011221" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949546v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2008.2000830" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415970v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05565548v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lopez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/URSIEMTS25/GANP7276" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000042" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05566742v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338477v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2025.3592337" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173486v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PIERS-Fall62445.2025.11394272" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;did Ismaili" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Struyf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quitin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.11000068" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302644v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Melki" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224478v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Reddy Thummaluru" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghvendra Kumar Chaudhary" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMS59642.2024.10528123" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04631732v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501279" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302633v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05221891v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fischer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501498" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302635v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhuan Tong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05222552v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732798" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885723v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666321" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05224215v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA61917.2024.10701709" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04466049v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04067147v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133492" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302639v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347053v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290226" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347039v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darces" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930137v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Doncker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001165" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930183v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03929983v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769571" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930285v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03930084v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS51995.2021.9560518" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bagheriasl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152000v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135362" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151984v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870220v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odhiambo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Golstein" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02869707v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hien Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNC47757.2020.9049811" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03151943v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217222" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166952v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157525v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870348v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02869614v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013948" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878502v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Xu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152632v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152245v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152439v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879035v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Treuttel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maestrini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Joint" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464903" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870089v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI.2018.8602761" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01891939v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Delfini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Delorme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277459v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Vorst" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Eeckhaute" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878552v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.C. Aguilar" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whiteside" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511459v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617303v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01892023v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511484v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dan Istrate" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157583v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511475v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Libotte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852043v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862326v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.15-12-2016.2267657" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870032v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abudabbousa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511490v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511470v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360033v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162816v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162009v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359952v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942733" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149875v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202052v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149743v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkun Ma" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202020v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150551v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162862v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202087v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985064v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zewen Liu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985089v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dricot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086899v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01128313v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01005423v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025776v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086887v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929325" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060596v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985046v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985032v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802818v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948111v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881132v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806700v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806686v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802789v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711468" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881116v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983515v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948118v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00787662v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00875888v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802798v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00948124v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983587v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2004.1330117" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983523v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02278649v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lepage" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288315v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983571v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dousset" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Diez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262302" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983529v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614455v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987510v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iaaly" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lirzin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318474v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4619209" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318475v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2008.4619401" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4395536" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252030v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121559v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983549v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crespin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mahe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983555v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471983v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852052v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817046v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Bhatnagar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchanguiz Razban" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02121194v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983506v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412538v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Pinto" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223805v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Constanza Pinto Ballesteros" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817129v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-04560106v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>