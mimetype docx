--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -604,617 +604,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les architectes du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Royère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabinet Chaptal Éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 382 p., 2021, 978-2-9526783-5-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriel-Albert Aurier, Oeuvres complètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schuh, Julien. Editions du Sandre, 2021, 978-2-35821-130-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03372325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences de Remy de Gourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gillybøeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gogibu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gillybøeuf, Thierry and Gogibu, Vincent and Schuh, Julien. Classiques Garnier, 2021, 978-2-406-10676-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique du Chat Noir (1882-1897)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Crépiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Saint-Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Crépiat, Caroline and Saint-Amand, Denis and Schuh, Julien. Presses universitaires de Paris Nanterre, 2021, Hors collection</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fake news et viralité avant Internet: les lapins du Père-Lachaise et autres légendes médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Pinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Carl Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Thérenty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, 2020, 978-2-271-13365-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Magasin Du XIXe Siècle, &amp;quot;Réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schuh, Julien. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon / SERD,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Jarry, Lettres à Rachilde et Alfred Vallette (1907-1918) suivies de notes inédites par Noël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SAAJ et Du Lérot, 2018, 978-2-35548-131-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Illustration en débat : techniques et valeurs (1861-1931)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...510 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
@@ -2089,1182 +2089,1182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bande Dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thérenty, Marie-Ève; Venayre, Sylvain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde à La Une. Une Histoire de La Presse Par Ses Rubriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anamosa, pp.198--205, 2021, Hors collection, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anamo.there.2021.02.0198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revues littéraires et artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Royère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luce Abélès, Marges et cimaises. Art et littérature au XIXe siècle, du musée aux imprimés, articles réunis et édités sous la direction d'Hélène Védrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAAJ &amp; Du Lérot éditeur, p. 201-315, 2021, 978-2-35548-158-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Letourneux, Mathieu and Vaillant, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Empire Du Rire, XIXe-XXIe Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.607--621, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Letourneux, Mathieu and Vaillant, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Empire Du Rire, XIXe-XXIe Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.231--243, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles esthétiques et économiques du livre entre 1870 et 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Royère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Christine Royère &amp; Julien Schuh (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les architectes du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cabinet Chaptal Éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 11-19, 2021, 978-2-952783-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge d'or Du Rire Républicain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Letourneux, Mathieu and Vaillant, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Empire Du Rire, XIXe-XXIe Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.89--109, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mime et Pantomime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Letourneux, Mathieu and Vaillant, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Empire Du Rire, XIXe-XXIe Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.671--687, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Bible and Grimoire. Alfred Jarry and the Materiality of the Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bevan, Sheelagh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alfred Jarry : The Carnival of Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morgan Library &amp; Museum, pp.132--153, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du « petit journal » à la « petite revue ». Matérialité et communication dans la petite presse fin-de-siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elina Absalyamova; Valérie Stiénon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Voix du lecteur dans la presse française au XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309-329, 2018, coll. Médiatextes, 978-2-84287-771-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliophilie et revues fin de siècle : collection et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Preiss. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle à l’épreuve de la collection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPURE, p. 213-232, 2018, Actes du colloque du 19-20 novembre 2015, Université de Reims Champagne-Ardenne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Se souvenir des beaux temps du symbolisme. Enjeux poétiques et historiques d’une archive médiatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Laisney. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Souvenirs littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Liège, p. 215-242, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;vrai décor du siècle américanisé&amp;quot; : Les États-Unis des Symbolistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Dubosson; Philippe Geinoz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Amérique au tournant. La place des États-Unis dans la littérature française (1890-1920)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.39-55, 2016, Encounters, 978-2-406-10156-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10156-7.p.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, SAAJ &amp; Du Lérot éditeur, p. 201-315, 2021, 978-2-35548-158-1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Christine Royère; Julien Schuh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Illustration en débat : techniques et valeurs (1870-1930)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Épure, 2015, coll. Héritages critiques, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du cercle aux revues : genèse sociale de l’espace discursif de quelques périodiques fin-de-siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Vaillant; Yoan Vérilhac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociabilités littéraires et petite presse du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...904 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140192v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01992877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du Rire : généalogie et diffusion du synthétisme graphique dans l’espace médiatique fin de siècle</w:t>
               </w:r>
@@ -3967,2629 +3967,2629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rachilde en réseau ou l’art du raccroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la revue des lettres modernes. Minores XIX-XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rachilde ou les aléas de la postérité. De l'oubli au renouveau, 2023 – 6, pp.273-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04306632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil numérique : vers une culture visuelle hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lettre inédite de Léon-Paul Fargue à Alfred Vallette (8 mai 1900)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, pp.131-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’œil numérique : vers une culture visuelle hybride</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure de la Société du Mercure de France de 1894: Un cadre pour réguler la création collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Louis Dumur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vivre au Mercure de France, 9, pp.31-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Very bad trips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Wagneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, C'est la fête, 11, pp.61-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Rachilde ou les aléas de la postérité. De l'oubli au renouveau, 2023 – 6, pp.273-287</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La panthère, le lion et l’officière de marine. Autour d’une lettre de Rachilde à Marcel Schwob. Lettre inédite de Rachilde à Marcel Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spicilège, Cahiers Marcel Schwob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.173-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vivre au Mercure de France, 9, pp.31-43</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04306640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laisser sa trace : la construction médiatique de la marque “Saint-Pol-Roux”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis de Saint-Pol-Roux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Singularités de Saint-Pol-Roux, 13-14, pp.89-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Schuh</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04306643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Roussel, écrivain industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des Lettres Modernes. Raymond Roussel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.35-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recycler les images : physiologie des chiffonniers de l’illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’art de la récup’, 10, pp.84-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LudionBot : une machine peut-elle écrire à la manière de Fargue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « petites revues » dans l’écosystème médiatique fin-de-siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue d’Histoire littéraire de la France 1 – 2020, 120e année - n° 1 « Petites revues », grande presse et édition à la fin du xixe siècle, 1 – 2020 (120e année - n° 1), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10071-3.p.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette et son double : la construction d'une image de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lendemains de Colette, Colette pour nos lendemains, 174-175, pp 80-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;M’as-tu-lu&amp;quot; fin-de-siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L’universel cabotinage, 9, p.101-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éditeurs bibliophiles : l’amateur comme créateur de livres (1890-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'histoire littéraire des bibliophiles (XIXe-XXe siècles), XV, pp.35-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette, vedette multimédia : la gloire par l'intimité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Actes du LXXe Congrès de l’AIEF, 9-11 juillet 2018, 71, p. 131-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Jarry e La Dragona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderno del Collage de 'Pataphysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.33--39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'univers Sonore de Léon-Paul Fargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les Ecluses sonores de la parole. Léon-Paul Fargue, la voix, la radio (18), pp.14--24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caricature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Wagneur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, C'est la fête, 11, pp.61-69</w:t>
+              <w:t xml:space="preserve">, 2019, pp.180-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.173-188</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rire international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cosmopolis, 8, p. 102-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Singularités de Saint-Pol-Roux, 13-14, pp.89-100</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur Jarry et Cendrars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Étoile-Absinthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.124-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7, pp.35-48</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fargue dans les “petites revues”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Fargue et les médias, 17, pp.45-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recycler les images : physiologie des chiffonniers de l’illustration</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écho de la gloire, du Panthéon au journal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’art de la récup’, 10, pp.84-93</w:t>
+              <w:t xml:space="preserve">, 2017, La Machine à gloire, 7, pp.118-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LudionBot : une machine peut-elle écrire à la manière de Fargue ?</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni un monstre ni une folle : Marie Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Étoile-Absinthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.89-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cabarets montmartrois dans l’espace urbain et dans l’imaginaire parisien, laboratoires des avant-gardes et de la culture de masse (1880-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps du journal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174, pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.174.0072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le creuset du périodique : préhistoire médiatique de la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Et la BD fut!, 6, pp.42-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Henri de Régnier est une chrysalide de parnassien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel qu'en Songe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La réception critique d'Henri de Régnier en son temps, 2, pp.125-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chroniques pré-pataphysiques du Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Oeil bleu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14-15, pp.147-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fargue e(s)t Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2014, 14, pp.45-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles traditions pour le livre d'artiste surréaliste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélusine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp.43-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lendemains de Colette, Colette pour nos lendemains, 174-175, pp 80-89</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phonographe&amp;quot; : Des vertus musicales de l'éguisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Étoile-Absinthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 126-127, pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, L’universel cabotinage, 9, p.101-107</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarry et Le Magasin pittoresque : une érudition familière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Étoile-Absinthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123-124, pp.101-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, pp.33--39</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un écrivain sans imagination. La prose synthétique d'Alfred Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers de la Comédie-Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.38-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Actes du LXXe Congrès de l’AIEF, 9-11 juillet 2018, 71, p. 131-148</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Against the Day, une alchimie de la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyclocosmia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.102-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2019, L'histoire littéraire des bibliophiles (XIXe-XXe siècles), XV, pp.35-55</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Jarry lecteur de Marco Polo. L'édition-source du Vieux de la Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Étoile-Absinthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 119-120, pp.83-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Les Ecluses sonores de la parole. Léon-Paul Fargue, la voix, la radio (18), pp.14--24</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les livres pairs d'Alfred Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.133-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...1311 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983970v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00983968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dîners de la Plume</w:t>
               </w:r>
@@ -7464,2007 +7464,2007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03372332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De Driant à Danrit. Romans d'aventure et patriotisme, l'øe uvre prémonitoire du capitaine Danrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre, le livre, l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Reims, Région indéterminée. pp.35--50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gourmont et l’art populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)lire Remy de Gourmont – 1915-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vincent Gogibu; Sophie Lucet, Apr 2015, Paris, France. pp.419-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Reims, Région indéterminée. pp.35--50</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourmont et les Masques : Symbolisme et journalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présences de Remy de Gourmont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.79--99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.79--99</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les livres d'Alfred Jarry, entre art populaire et bibliophilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire " Livre/ Poésie/ Typographie "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.59-66</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les artistes dans les revues d’avant-garde (1870-1940) : quelques outils d’analyse informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Artiste en revues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2013, Bruxelles, Belgium. pp.241-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2013, Bruxelles, Belgium. pp.241-254</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“C’est le Symbolisme de notre âge d’or qui est le père du Slogan” : Réclame, poésie et réenchantement à la Belle-Époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Poètes et la publicité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Paule Berranger; Laurence Guellec, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Paule Berranger; Laurence Guellec, Jan 2016, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Régiment Des Hypnotiseurs : Hypnotisme et Contrôle Social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œil du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des livres pairs de Faustroll : bibliothèques, canons et érudition chez Jarry, Gourmont, Schwob et d'autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire " Les bibliothèques d'écrivains "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cergy-Pontoise, France. pp.315-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Cergy-Pontoise, France. pp.315-332</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrialisation de la culture : reproduction technique et reproduction sociale au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle face au futur. Penser, représenter, rêver l’avenir au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SERD, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, SERD, Jan 2016, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarry à La Carte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comme il vous plaira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tusson, France. pp.177--186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Tusson, France. pp.177--186</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artistes et écrivains francophones dans la presse italienne de la Belle Époque : quelques investigations informatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrivains et artistes de langue française dans les revues italiennes (1880-1920)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alessandra Marangoni; Julien Schuh, Jun 2016, Padoue, Italie. pp.12-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se souvenir des beaux temps du Symbolisme : enjeux poétiques et historiques d’une archive médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Souvenirs littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Laisney, Jun 2016, Nanterre, France. pp.215-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pulg.2683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Julien Schuh</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image chez Lovecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présence de Lovecraft : l’illustration en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Gelly; Gilles Menelgado, Jun 2013, Clermont-Ferrand, France. pp.116-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une avant garde populaire : le rire synthétique à la Belle Époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Médias 19 La presse et les journalistes au XIXe siècle : identités et modernités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Pinson; Marie-Ève Thérenty, Jun 2015, Paris, France. http://www.medias19.org/index.php?id=22897</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des éphémères en devenir : les petites revues fin-de-siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les éphémères : objets, corpus, culture (16e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Belin; Florence Ferran, Jan 2014, Paris, France. pp.35-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réimpression dans la presse francophone du 19e siècle : outils numériques et enjeux de mesure de viralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Carl Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bases de données et outils numériques : des révélateurs de l’imprimé et du littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Claude Felton; Anthony Glinoer, May 2016, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Gelly; Gilles Menelgado, Jun 2013, Clermont-Ferrand, France. pp.116-130</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthétisme, primitivisme et éloge de la naïveté : le modèle de l'art populaire au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " La littérature à l'épreuve des arts populaires "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Champs-sur-Marne, France. pp.23-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Pinson; Marie-Ève Thérenty, Jun 2015, Paris, France. http://www.medias19.org/index.php?id=22897</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs de la politique-fiction. Sociétés secrètes et littérature au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIe Colloque des Invalides " Secret "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.121-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Belin; Florence Ferran, Jan 2014, Paris, France. pp.35-44</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri de Régnier dans les revues (1885-1911)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international " Henri de Régnier, tel qu'en lui-même enfin ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.63-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Claude Felton; Anthony Glinoer, May 2016, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux Imagiers. Portrait de l'artiste en artisan médiéval au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international " Réévaluations du romantisme "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Blaise et Sylvie Triaire, Apr 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Champs-sur-Marne, France. pp.23-44</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Dragonne : un “répertoire de l’irréalisé actuel”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alfred Jarry, du manuscrit à la typographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Henri Béhar; Julien Schuh, Feb 2014, Reims, France. pp.79-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.121-127</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ubu, c'est l'Autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international " L'Altérité dans le spectacle, le spectacle de l'altérité "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.63-77</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux lecteurs&amp;quot; : discussions formelles dans les avis, premiers-Paris et éditoriaux. Une comparaison du Siècle et du Figaro (1836-1901)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international " Matière et esprit du journal "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Troyes, France. pp.155-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie Blaise et Sylvie Triaire, Apr 2012, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarry était-il un &amp;quot;alcoholique&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIe Colloque des Invalides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.161-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Henri Béhar; Julien Schuh, Feb 2014, Reims, France. pp.79-101</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décerveler le lecteur : anarchisme et communication littéraire chez Alfred Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Penser la violence politique et littéraire en littérature au XIXe siècle "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Nanterre, France. pp.339-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Troyes, France. pp.155-180</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarry lecteur de Béroalde de Verville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude " Jarry et la Renaissance "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.161-169</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des écrivains contre l'impressionnisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Impressionnisme et Littérature "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rouen, France. pp.201-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symbolistes et décadents lecteurs des psychologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'anatomie du cœur humain n'est pas encore faite" : Littérature, psychologie, psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. http://www.fabula.org/colloques/document1652.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987527v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00987688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur fin-de-siècle : &amp;quot;Les temps sont accomplis des grandes aventures</w:t>
               </w:r>
@@ -11226,51 +11226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A95B9454"/>
+    <w:nsid w:val="2429E53A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11457,51 +11457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pictoria.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polarisation.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eycon.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modoap.huma-num.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://baoia.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prelia.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.numapresse.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alfredjarry.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schuh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Javourez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Foliard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marangoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rosenbergesellier.it/ita/scheda-libro?aaref=1532" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03265276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Roy&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nicolas-malais.com/index.php" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gillyb&#248;euf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gogibu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;piat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Amand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Pinker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serd.hypotheses.org/7649" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/epure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giardinetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumik Mallick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18477-5.p.0079" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otrante.fr/portraits.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983998v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.fores.2023.01.0145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bruneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anamo.there.2021.02.0198" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05281799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bihl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03047023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03047302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-amerique-au-tournant-la-place-des-etats-unis-dans-la-litterature-francaise-1890-1920-le-vrai-decor-du-siecle-americanise-en.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10156-7.p.0039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20855-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u2c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/29498902-202400012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04637846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salim Aissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.213" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danguy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Wagneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10071-3.p.0091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046507v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046705v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372343v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04339550v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6351" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.174.0072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423182v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983966v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.137.0079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983954v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Le Ber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372335v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140227v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372337v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987278v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900723v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372338v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2683" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900881v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988518v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140220v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987761v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987734v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988523v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987684v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987309v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987276v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987289v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984001v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447392v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna33.9791030011333.3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904465v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423174v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri B&#233;har" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dulerot.fr/index.php" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04116745v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008754v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ducrey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Pinque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Quin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Zurlo-Truche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111030v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pictoria.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polarisation.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eycon.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modoap.huma-num.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://baoia.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prelia.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.numapresse.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alfredjarry.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schuh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Javourez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Foliard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marangoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rosenbergesellier.it/ita/scheda-libro?aaref=1532" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03265276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Roy&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nicolas-malais.com/index.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gillyb&#248;euf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gogibu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;piat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Amand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Pinker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serd.hypotheses.org/7649" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/epure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giardinetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumik Mallick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18477-5.p.0079" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otrante.fr/portraits.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983998v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.fores.2023.01.0145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bruneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anamo.there.2021.02.0198" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05281799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bihl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03047023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03047302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-amerique-au-tournant-la-place-des-etats-unis-dans-la-litterature-francaise-1890-1920-le-vrai-decor-du-siecle-americanise-en.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10156-7.p.0039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20855-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u2c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/29498902-202400012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04637846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salim Aissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.213" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danguy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Wagneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10071-3.p.0091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046507v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046705v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372343v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04339550v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6351" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.174.0072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423182v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983966v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983970v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.137.0079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983954v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Le Ber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372335v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140227v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372337v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987278v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900723v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372338v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2683" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900881v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988518v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140220v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987684v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987309v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987276v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987289v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984001v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447392v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna33.9791030011333.3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904465v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423174v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri B&#233;har" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dulerot.fr/index.php" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04116745v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008754v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ducrey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Pinque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Quin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Zurlo-Truche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111030v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>