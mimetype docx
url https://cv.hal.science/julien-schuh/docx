--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -604,617 +604,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabriel-Albert Aurier, Oeuvres complètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schuh, Julien. Editions du Sandre, 2021, 978-2-35821-130-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les architectes du livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Royère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabinet Chaptal Éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 382 p., 2021, 978-2-9526783-5-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Christine Royère</w:t>
+                <w:t xml:space="preserve">hal-03265276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences de Remy de Gourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gillybøeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Schuh</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gogibu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gillybøeuf, Thierry and Gogibu, Vincent and Schuh, Julien. Classiques Garnier, 2021, 978-2-406-10676-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique du Chat Noir (1882-1897)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Crépiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Saint-Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Crépiat, Caroline and Saint-Amand, Denis and Schuh, Julien. Presses universitaires de Paris Nanterre, 2021, Hors collection</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fake news et viralité avant Internet: les lapins du Père-Lachaise et autres légendes médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Pinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Carl Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Thérenty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, 2020, 978-2-271-13365-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Magasin Du XIXe Siècle, &amp;quot;Réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schuh, Julien. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon / SERD,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Jarry, Lettres à Rachilde et Alfred Vallette (1907-1918) suivies de notes inédites par Noël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SAAJ et Du Lérot, 2018, 978-2-35548-131-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Illustration en débat : techniques et valeurs (1861-1931)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...533 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
@@ -2089,1182 +2089,1182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revues littéraires et artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Royère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luce Abélès, Marges et cimaises. Art et littérature au XIXe siècle, du musée aux imprimés, articles réunis et édités sous la direction d'Hélène Védrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAAJ &amp; Du Lérot éditeur, p. 201-315, 2021, 978-2-35548-158-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bande Dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérenty, Marie-Ève; Venayre, Sylvain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde à La Une. Une Histoire de La Presse Par Ses Rubriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anamosa, pp.198--205, 2021, Hors collection, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anamo.there.2021.02.0198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anamo.there.2021.02.0198⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03372331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Letourneux, Mathieu and Vaillant, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Empire Du Rire, XIXe-XXIe Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.607--621, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Letourneux, Mathieu and Vaillant, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Empire Du Rire, XIXe-XXIe Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.231--243, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles esthétiques et économiques du livre entre 1870 et 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, SAAJ &amp; Du Lérot éditeur, p. 201-315, 2021, 978-2-35548-158-1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Christine Royère &amp; Julien Schuh (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les architectes du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabinet Chaptal Éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 11-19, 2021, 978-2-952783-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge d'or Du Rire Républicain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Letourneux, Mathieu and Vaillant, Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Empire Du Rire, XIXe-XXIe Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.607--621, 2021</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.89--109, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'expansion</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mime et Pantomime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Letourneux, Mathieu and Vaillant, Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Empire Du Rire, XIXe-XXIe Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.231--243, 2021</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.671--687, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Bible and Grimoire. Alfred Jarry and the Materiality of the Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bevan, Sheelagh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alfred Jarry : The Carnival of Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morgan Library &amp; Museum, pp.132--153, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du « petit journal » à la « petite revue ». Matérialité et communication dans la petite presse fin-de-siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elina Absalyamova; Valérie Stiénon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Voix du lecteur dans la presse française au XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309-329, 2018, coll. Médiatextes, 978-2-84287-771-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliophilie et revues fin de siècle : collection et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Preiss. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle à l’épreuve de la collection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPURE, p. 213-232, 2018, Actes du colloque du 19-20 novembre 2015, Université de Reims Champagne-Ardenne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Se souvenir des beaux temps du symbolisme. Enjeux poétiques et historiques d’une archive médiatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Laisney. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Souvenirs littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Liège, p. 215-242, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;vrai décor du siècle américanisé&amp;quot; : Les États-Unis des Symbolistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Dubosson; Philippe Geinoz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Amérique au tournant. La place des États-Unis dans la littérature française (1890-1920)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.39-55, 2016, Encounters, 978-2-406-10156-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10156-7.p.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du cercle aux revues : genèse sociale de l’espace discursif de quelques périodiques fin-de-siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Vaillant; Yoan Vérilhac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociabilités littéraires et petite presse du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne-Christine Royère &amp; Julien Schuh (dir.). </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">, p. 11-19, 2021, 978-2-952783-3</w:t>
+              <w:t xml:space="preserve">Anne-Christine Royère; Julien Schuh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Illustration en débat : techniques et valeurs (1870-1930)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Épure, 2015, coll. Héritages critiques, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...672 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992877v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01140192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du Rire : généalogie et diffusion du synthétisme graphique dans l’espace médiatique fin de siècle</w:t>
               </w:r>
@@ -3570,51 +3570,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Foliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-21. </w:t>
+              <w:t xml:space="preserve">, In press, 84, pp.39451-39471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11042-025-20855-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3967,2629 +3967,2629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’œil numérique : vers une culture visuelle hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Danguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre inédite de Léon-Paul Fargue à Alfred Vallette (8 mai 1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.131-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rachilde en réseau ou l’art du raccroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la revue des lettres modernes. Minores XIX-XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rachilde ou les aléas de la postérité. De l'oubli au renouveau, 2023 – 6, pp.273-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04306632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’œil numérique : vers une culture visuelle hybride</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure de la Société du Mercure de France de 1894: Un cadre pour réguler la création collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Louis Dumur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vivre au Mercure de France, 9, pp.31-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Very bad trips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Wagneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, C'est la fête, 11, pp.61-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lettre inédite de Léon-Paul Fargue à Alfred Vallette (8 mai 1900)</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laisser sa trace : la construction médiatique de la marque “Saint-Pol-Roux”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis de Saint-Pol-Roux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Singularités de Saint-Pol-Roux, 13-14, pp.89-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04306643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La panthère, le lion et l’officière de marine. Autour d’une lettre de Rachilde à Marcel Schwob. Lettre inédite de Rachilde à Marcel Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spicilège – Cahiers Marcel Schwob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.173-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04306640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Roussel, écrivain industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des Lettres Modernes. Raymond Roussel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.35-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recycler les images : physiologie des chiffonniers de l’illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’art de la récup’, 10, pp.84-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LudionBot : une machine peut-elle écrire à la manière de Fargue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 21, pp.131-132</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « petites revues » dans l’écosystème médiatique fin-de-siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue d’Histoire littéraire de la France 1 – 2020, 120e année - n° 1 « Petites revues », grande presse et édition à la fin du xixe siècle, 1 – 2020 (120e année - n° 1), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10071-3.p.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Schuh</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette et son double : la construction d'une image de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lendemains de Colette, Colette pour nos lendemains, 174-175, pp 80-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;M’as-tu-lu&amp;quot; fin-de-siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L’universel cabotinage, 9, p.101-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette, vedette multimédia : la gloire par l'intimité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Actes du LXXe Congrès de l’AIEF, 9-11 juillet 2018, 71, p. 131-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Jarry e La Dragona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderno del Collage de 'Pataphysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.33--39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éditeurs bibliophiles : l’amateur comme créateur de livres (1890-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'histoire littéraire des bibliophiles (XIXe-XXe siècles), XV, pp.35-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'univers Sonore de Léon-Paul Fargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les Ecluses sonores de la parole. Léon-Paul Fargue, la voix, la radio (18), pp.14--24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caricature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Wagneur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, C'est la fête, 11, pp.61-69</w:t>
+              <w:t xml:space="preserve">, 2019, pp.180-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.173-188</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rire international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cosmopolis, 8, p. 102-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Singularités de Saint-Pol-Roux, 13-14, pp.89-100</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur Jarry et Cendrars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Étoile-Absinthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.124-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7, pp.35-48</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fargue dans les “petites revues”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Fargue et les médias, 17, pp.45-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recycler les images : physiologie des chiffonniers de l’illustration</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écho de la gloire, du Panthéon au journal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’art de la récup’, 10, pp.84-93</w:t>
+              <w:t xml:space="preserve">, 2017, La Machine à gloire, 7, pp.118-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LudionBot : une machine peut-elle écrire à la manière de Fargue ?</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni un monstre ni une folle : Marie Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Étoile-Absinthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.89-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cabarets montmartrois dans l’espace urbain et dans l’imaginaire parisien, laboratoires des avant-gardes et de la culture de masse (1880-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps du journal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174, pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.174.0072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le creuset du périodique : préhistoire médiatique de la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Et la BD fut!, 6, pp.42-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Henri de Régnier est une chrysalide de parnassien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel qu'en Songe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La réception critique d'Henri de Régnier en son temps, 2, pp.125-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chroniques pré-pataphysiques du Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Oeil bleu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14-15, pp.147-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fargue e(s)t Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2014, 14, pp.45-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles traditions pour le livre d'artiste surréaliste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélusine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp.43-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lendemains de Colette, Colette pour nos lendemains, 174-175, pp 80-89</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phonographe&amp;quot; : Des vertus musicales de l'éguisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Étoile-Absinthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 126-127, pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, L’universel cabotinage, 9, p.101-107</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarry et Le Magasin pittoresque : une érudition familière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Étoile-Absinthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123-124, pp.101-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2019, L'histoire littéraire des bibliophiles (XIXe-XXe siècles), XV, pp.35-55</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un écrivain sans imagination. La prose synthétique d'Alfred Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers de la Comédie-Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.38-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Actes du LXXe Congrès de l’AIEF, 9-11 juillet 2018, 71, p. 131-148</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Against the Day, une alchimie de la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyclocosmia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.102-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, pp.33--39</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les livres pairs d'Alfred Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.133-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Les Ecluses sonores de la parole. Léon-Paul Fargue, la voix, la radio (18), pp.14--24</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Jarry lecteur de Marco Polo. L'édition-source du Vieux de la Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Étoile-Absinthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 119-120, pp.83-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...1311 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983968v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00983970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dîners de la Plume</w:t>
               </w:r>
@@ -10748,51 +10748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œil numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Danguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023/1 (55), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11226,51 +11226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2429E53A"/>
+    <w:nsid w:val="09F66803"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11457,51 +11457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pictoria.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polarisation.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eycon.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modoap.huma-num.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://baoia.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prelia.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.numapresse.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alfredjarry.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schuh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Javourez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Foliard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marangoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rosenbergesellier.it/ita/scheda-libro?aaref=1532" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03265276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Roy&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nicolas-malais.com/index.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gillyb&#248;euf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gogibu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;piat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Amand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Pinker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serd.hypotheses.org/7649" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/epure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giardinetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumik Mallick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18477-5.p.0079" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otrante.fr/portraits.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983998v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.fores.2023.01.0145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bruneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anamo.there.2021.02.0198" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05281799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bihl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03047023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03047302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-amerique-au-tournant-la-place-des-etats-unis-dans-la-litterature-francaise-1890-1920-le-vrai-decor-du-siecle-americanise-en.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10156-7.p.0039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20855-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u2c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/29498902-202400012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04637846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salim Aissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.213" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danguy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Wagneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10071-3.p.0091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046507v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046705v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372343v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04339550v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6351" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.174.0072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423182v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983966v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983970v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.137.0079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983954v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Le Ber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372335v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140227v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372337v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987278v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900723v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372338v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2683" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900881v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988518v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140220v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987684v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987309v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987276v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987289v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984001v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447392v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna33.9791030011333.3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904465v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423174v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri B&#233;har" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dulerot.fr/index.php" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04116745v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008754v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ducrey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Pinque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Quin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Zurlo-Truche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111030v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pictoria.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polarisation.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eycon.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modoap.huma-num.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://baoia.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prelia.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.numapresse.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alfredjarry.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schuh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Javourez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Foliard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marangoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rosenbergesellier.it/ita/scheda-libro?aaref=1532" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03265276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Roy&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nicolas-malais.com/index.php" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gillyb&#248;euf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gogibu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;piat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Amand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Pinker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serd.hypotheses.org/7649" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/epure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giardinetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumik Mallick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18477-5.p.0079" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otrante.fr/portraits.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983998v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.fores.2023.01.0145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bruneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anamo.there.2021.02.0198" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05281799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bihl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03047023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03047302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-amerique-au-tournant-la-place-des-etats-unis-dans-la-litterature-francaise-1890-1920-le-vrai-decor-du-siecle-americanise-en.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10156-7.p.0039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20855-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u2c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/29498902-202400012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04637846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salim Aissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.213" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110990v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Wagneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10071-3.p.0091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046507v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372330v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372343v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04339550v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6351" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.174.0072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423182v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983966v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.137.0079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983954v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Le Ber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372335v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140227v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372337v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987278v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900723v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372338v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2683" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900881v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988518v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140220v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987684v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987309v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987276v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987289v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984001v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447392v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna33.9791030011333.3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904465v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423174v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri B&#233;har" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dulerot.fr/index.php" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04116745v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008754v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ducrey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Pinque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Quin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Zurlo-Truche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111030v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>