--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -604,617 +604,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les architectes du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Royère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabinet Chaptal Éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 382 p., 2021, 978-2-9526783-5-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriel-Albert Aurier, Oeuvres complètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schuh, Julien. Editions du Sandre, 2021, 978-2-35821-130-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03372325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences de Remy de Gourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gillybøeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gogibu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gillybøeuf, Thierry and Gogibu, Vincent and Schuh, Julien. Classiques Garnier, 2021, 978-2-406-10676-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique du Chat Noir (1882-1897)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Crépiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Saint-Amand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Crépiat, Caroline and Saint-Amand, Denis and Schuh, Julien. Presses universitaires de Paris Nanterre, 2021, Hors collection</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fake news et viralité avant Internet: les lapins du Père-Lachaise et autres légendes médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Pinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Carl Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Thérenty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, 2020, 978-2-271-13365-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Magasin Du XIXe Siècle, &amp;quot;Réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schuh, Julien. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon / SERD,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Jarry, Lettres à Rachilde et Alfred Vallette (1907-1918) suivies de notes inédites par Noël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SAAJ et Du Lérot, 2018, 978-2-35548-131-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Illustration en débat : techniques et valeurs (1861-1931)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...510 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
@@ -1383,1888 +1383,1888 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Villiers de l’Isle-Adam devant la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Enriquez; Anne Orset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villiers de l’Isle-Adam: Un inactuel en son siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.79-92, 2025, Rencontres, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18477-5.p.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une &amp;quot;haine native des chiens et des sergents de ville”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katia Poletti (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Âge du papier. Félix Vallotton illustrateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Félix Vallotton; 5 Continents, pp.222-229, 2025, 979-12-5460-098-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maudit par les poètes : Francisque Sarcey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Cavallaro et Andrea Schellino (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits de maudits. La malédiction poétique en représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Otrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-44, 2025, 9791097279295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">EyCon: Computational Approaches to the Evolution of Page Layout Designs in late 19th-/Early 20th-Century Periodicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Giardinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumik Mallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Foliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniela Gretz; Alice Morin; Jens Ruchatz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Periodicals as/in Media Constellations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wehrhahn-Verlag, pp.83-100, 2025, 978-3-98859-099-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...48 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devenir-éditeur des poètes : autour d’Alfred Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Diu et Serge Linarès (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éditer en poète (XIXe - XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Otrante, pp.19-31, 2024, 9791097279288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallarmé mal lu : comment les disciples ont créé le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Foglia; Georges Forestier; Juliette Kirscher; Henri Scepi; Nicolas Wanlin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Une transparence du regard adéquat »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.145-154, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.fores.2023.01.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’archive à la mémoire outillée : exploration numérique du fonds Kagan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Portraits de maudits. La malédiction poétique en représentations</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Giardinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Burté; Audrey Leblanc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Élie Kagan. Photographe indépendant,1960-1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lienart; La Contemporaine, pp.200-207, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation des idées, circulations des images entre les revues françaises et italiennes au tournant du siècle. “La Revue encyclopédique”, “La Plume” et “Emporium”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Schuh; Alessandra Marangoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrivains et artistes en revue. Circulations des idées et des images dans la presse périodique entre France et Italie (1880-1940)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.35-44, 2025, 9791097279295</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosenberg &amp; Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-19, 2022, Biblioteca di Studi Francesi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, éditions Otrante, pp.19-31, 2024, 9791097279288</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Letourneux, Mathieu and Vaillant, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Empire Du Rire, XIXe-XXIe Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.231--243, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Letourneux, Mathieu and Vaillant, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Empire Du Rire, XIXe-XXIe Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.607--621, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Schuh</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bande Dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thérenty, Marie-Ève; Venayre, Sylvain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde à La Une. Une Histoire de La Presse Par Ses Rubriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anamosa, pp.198--205, 2021, Hors collection, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anamo.there.2021.02.0198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revues littéraires et artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buisson</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luce Abélès, Marges et cimaises. Art et littérature au XIXe siècle, du musée aux imprimés, articles réunis et édités sous la direction d'Hélène Védrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAAJ &amp; Du Lérot éditeur, p. 201-315, 2021, 978-2-35548-158-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âge d'or Du Rire Républicain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bruneau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Letourneux, Mathieu and Vaillant, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Empire Du Rire, XIXe-XXIe Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.89--109, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles esthétiques et économiques du livre entre 1870 et 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Lienart; La Contemporaine, pp.200-207, 2022</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Christine Royère &amp; Julien Schuh (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les architectes du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabinet Chaptal Éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 11-19, 2021, 978-2-952783-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Écrivains et artistes en revue. Circulations des idées et des images dans la presse périodique entre France et Italie (1880-1940)</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mime et Pantomime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Letourneux, Mathieu and Vaillant, Alain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Empire Du Rire, XIXe-XXIe Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.671--687, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Bible and Grimoire. Alfred Jarry and the Materiality of the Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bevan, Sheelagh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alfred Jarry : The Carnival of Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morgan Library &amp; Museum, pp.132--153, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du « petit journal » à la « petite revue ». Matérialité et communication dans la petite presse fin-de-siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elina Absalyamova; Valérie Stiénon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Voix du lecteur dans la presse française au XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.3-19, 2022, Biblioteca di Studi Francesi</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309-329, 2018, coll. Médiatextes, 978-2-84287-771-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliophilie et revues fin de siècle : collection et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Preiss. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle à l’épreuve de la collection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPURE, p. 213-232, 2018, Actes du colloque du 19-20 novembre 2015, Université de Reims Champagne-Ardenne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Se souvenir des beaux temps du symbolisme. Enjeux poétiques et historiques d’une archive médiatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Laisney. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Souvenirs littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Liège, p. 215-242, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;vrai décor du siècle américanisé&amp;quot; : Les États-Unis des Symbolistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Dubosson; Philippe Geinoz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Amérique au tournant. La place des États-Unis dans la littérature française (1890-1920)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.39-55, 2016, Encounters, 978-2-406-10156-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10156-7.p.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, SAAJ &amp; Du Lérot éditeur, p. 201-315, 2021, 978-2-35548-158-1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Christine Royère; Julien Schuh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Illustration en débat : techniques et valeurs (1870-1930)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Épure, 2015, coll. Héritages critiques, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du cercle aux revues : genèse sociale de l’espace discursif de quelques périodiques fin-de-siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Vaillant; Yoan Vérilhac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociabilités littéraires et petite presse du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...904 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140192v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01992877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du Rire : généalogie et diffusion du synthétisme graphique dans l’espace médiatique fin de siècle</w:t>
               </w:r>
@@ -3510,51 +3510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer vision and halftone visual culture: improving similarity search for historical photographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salim Aissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Giardinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3783,51 +3783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EyCon Dataset: A Visual Corpus of Early Conflict Photography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Giardinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Foliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,2983 +3967,2983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rachilde en réseau ou l’art du raccroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la revue des lettres modernes. Minores XIX-XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rachilde ou les aléas de la postérité. De l'oubli au renouveau, 2023 – 6, pp.273-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04306632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre inédite de Léon-Paul Fargue à Alfred Vallette (8 mai 1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.131-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’œil numérique : vers une culture visuelle hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Danguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lettre inédite de Léon-Paul Fargue à Alfred Vallette (8 mai 1900)</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La panthère, le lion et l’officière de marine. Autour d’une lettre de Rachilde à Marcel Schwob. Lettre inédite de Rachilde à Marcel Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spicilège – Cahiers Marcel Schwob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.173-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04306640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Very bad trips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Wagneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, C'est la fête, 11, pp.61-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laisser sa trace : la construction médiatique de la marque “Saint-Pol-Roux”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des amis de Saint-Pol-Roux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Singularités de Saint-Pol-Roux, 13-14, pp.89-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04306643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Roussel, écrivain industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des Lettres Modernes. Raymond Roussel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.35-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure de la Société du Mercure de France de 1894: Un cadre pour réguler la création collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Louis Dumur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vivre au Mercure de France, 9, pp.31-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LudionBot : une machine peut-elle écrire à la manière de Fargue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 21, pp.131-132</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Rachilde ou les aléas de la postérité. De l'oubli au renouveau, 2023 – 6, pp.273-287</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recycler les images : physiologie des chiffonniers de l’illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’art de la récup’, 10, pp.84-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « petites revues » dans l’écosystème médiatique fin-de-siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue d’Histoire littéraire de la France 1 – 2020, 120e année - n° 1 « Petites revues », grande presse et édition à la fin du xixe siècle, 1 – 2020 (120e année - n° 1), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10071-3.p.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Schuh</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éditeurs bibliophiles : l’amateur comme créateur de livres (1890-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et civilisation du livre - Revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'histoire littéraire des bibliophiles (XIXe-XXe siècles), XV, pp.35-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Jarry e La Dragona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderno del Collage de 'Pataphysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.33--39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette, vedette multimédia : la gloire par l'intimité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Actes du LXXe Congrès de l’AIEF, 9-11 juillet 2018, 71, p. 131-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'univers Sonore de Léon-Paul Fargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les Ecluses sonores de la parole. Léon-Paul Fargue, la voix, la radio (18), pp.14--24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caricature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Wagneur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, C'est la fête, 11, pp.61-69</w:t>
+              <w:t xml:space="preserve">, 2019, pp.180-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Singularités de Saint-Pol-Roux, 13-14, pp.89-100</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette et son double : la construction d'une image de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lendemains de Colette, Colette pour nos lendemains, 174-175, pp 80-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.173-188</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;M’as-tu-lu&amp;quot; fin-de-siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L’universel cabotinage, 9, p.101-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7, pp.35-48</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rire international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cosmopolis, 8, p. 102-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recycler les images : physiologie des chiffonniers de l’illustration</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fargue dans les “petites revues”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Fargue et les médias, 17, pp.45-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur Jarry et Cendrars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Étoile-Absinthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.124-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écho de la gloire, du Panthéon au journal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’art de la récup’, 10, pp.84-93</w:t>
+              <w:t xml:space="preserve">, 2017, La Machine à gloire, 7, pp.118-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LudionBot : une machine peut-elle écrire à la manière de Fargue ?</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cabarets montmartrois dans l’espace urbain et dans l’imaginaire parisien, laboratoires des avant-gardes et de la culture de masse (1880-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni un monstre ni une folle : Marie Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Étoile-Absinthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.89-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps du journal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174, pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.174.0072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le creuset du périodique : préhistoire médiatique de la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Et la BD fut!, 6, pp.42-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Henri de Régnier est une chrysalide de parnassien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel qu'en Songe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La réception critique d'Henri de Régnier en son temps, 2, pp.125-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chroniques pré-pataphysiques du Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Oeil bleu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14-15, pp.147-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fargue e(s)t Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2014, 14, pp.45-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles traditions pour le livre d'artiste surréaliste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélusine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp.43-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lendemains de Colette, Colette pour nos lendemains, 174-175, pp 80-89</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phonographe&amp;quot; : Des vertus musicales de l'éguisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Étoile-Absinthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 126-127, pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, L’universel cabotinage, 9, p.101-107</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarry et Le Magasin pittoresque : une érudition familière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Étoile-Absinthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123-124, pp.101-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Actes du LXXe Congrès de l’AIEF, 9-11 juillet 2018, 71, p. 131-148</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un écrivain sans imagination. La prose synthétique d'Alfred Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers de la Comédie-Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.38-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, pp.33--39</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les livres pairs d'Alfred Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.133-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2019, L'histoire littéraire des bibliophiles (XIXe-XXe siècles), XV, pp.35-55</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Jarry lecteur de Marco Polo. L'édition-source du Vieux de la Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Étoile-Absinthe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 119-120, pp.83-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Les Ecluses sonores de la parole. Léon-Paul Fargue, la voix, la radio (18), pp.14--24</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Against the Day, une alchimie de la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyclocosmia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.102-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dîners de la Plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137, pp.79-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.137.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Cosmopolis, 8, p. 102-109</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César-Antechrist : un écrin occulte pour Ubu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 80, pp.13-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Notes sur Jarry et Cendrars</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres inédites de Verlaine à Léon Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32, pp.49-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Jarry à l'assaut du mouvement symboliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28, pp.7-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les œuvres en miroir de Jarry et de Saint-Pol-Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Étoile-Absinthe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 137, pp.124-130</w:t>
+              <w:t xml:space="preserve">, 2006, 111-112, pp.39-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...1445 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983953v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00983954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'œuvre selon Jarry : synthèse, linéament, événement</w:t>
               </w:r>
@@ -7326,2145 +7326,2145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gourmont et l’art populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Re)lire Remy de Gourmont – 1915-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Gogibu; Sophie Lucet, Apr 2015, Paris, France. pp.419-445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Driant à Danrit. Romans d'aventure et patriotisme, l'øe uvre prémonitoire du capitaine Danrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre, le livre, l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Reims, Région indéterminée. pp.35--50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée est née dans la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les petits aventuriers du quotidien. Bande dessinée, journal et imaginaires médiatiques (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bruxelles, Belgique. pp.13--30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourmont et les Masques : Symbolisme et journalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présences de Remy de Gourmont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.79--99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'émergence de La Notion de Société Secrète Dans La Presse Du XIXe Siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Imaginaire des sociétés secrètes dans la littérature du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03372335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bruxelles, Belgique. pp.13--30</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les livres d'Alfred Jarry, entre art populaire et bibliophilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire " Livre/ Poésie/ Typographie "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Reims, Région indéterminée. pp.35--50</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les artistes dans les revues d’avant-garde (1870-1940) : quelques outils d’analyse informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Artiste en revues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2013, Bruxelles, Belgium. pp.241-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Gogibu; Sophie Lucet, Apr 2015, Paris, France. pp.419-445</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des livres pairs de Faustroll : bibliothèques, canons et érudition chez Jarry, Gourmont, Schwob et d'autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire " Les bibliothèques d'écrivains "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cergy-Pontoise, France. pp.315-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.79--99</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrialisation de la culture : reproduction technique et reproduction sociale au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle face au futur. Penser, représenter, rêver l’avenir au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SERD, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.59-66</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarry à La Carte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comme il vous plaira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tusson, France. pp.177--186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2013, Bruxelles, Belgium. pp.241-254</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“C’est le Symbolisme de notre âge d’or qui est le père du Slogan” : Réclame, poésie et réenchantement à la Belle-Époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Poètes et la publicité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Paule Berranger; Laurence Guellec, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Paule Berranger; Laurence Guellec, Jan 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Régiment Des Hypnotiseurs : Hypnotisme et Contrôle Social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œil du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03372342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artistes et écrivains francophones dans la presse italienne de la Belle Époque : quelques investigations informatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrivains et artistes de langue française dans les revues italiennes (1880-1920)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alessandra Marangoni; Julien Schuh, Jun 2016, Padoue, Italie. pp.12-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se souvenir des beaux temps du Symbolisme : enjeux poétiques et historiques d’une archive médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Vérilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Souvenirs littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Laisney, Jun 2016, Nanterre, France. pp.215-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pulg.2683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SERD, Jan 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image chez Lovecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présence de Lovecraft : l’illustration en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Gelly; Gilles Menelgado, Jun 2013, Clermont-Ferrand, France. pp.116-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Tusson, France. pp.177--186</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une avant garde populaire : le rire synthétique à la Belle Époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Médias 19 La presse et les journalistes au XIXe siècle : identités et modernités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Pinson; Marie-Ève Thérenty, Jun 2015, Paris, France. http://www.medias19.org/index.php?id=22897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alessandra Marangoni; Julien Schuh, Jun 2016, Padoue, Italie. pp.12-23</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des éphémères en devenir : les petites revues fin-de-siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les éphémères : objets, corpus, culture (16e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Belin; Florence Ferran, Jan 2014, Paris, France. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Schuh</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réimpression dans la presse francophone du 19e siècle : outils numériques et enjeux de mesure de viralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Carl Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bases de données et outils numériques : des révélateurs de l’imprimé et du littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Claude Felton; Anthony Glinoer, May 2016, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Gelly; Gilles Menelgado, Jun 2013, Clermont-Ferrand, France. pp.116-130</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthétisme, primitivisme et éloge de la naïveté : le modèle de l'art populaire au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " La littérature à l'épreuve des arts populaires "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Champs-sur-Marne, France. pp.23-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Pinson; Marie-Ève Thérenty, Jun 2015, Paris, France. http://www.medias19.org/index.php?id=22897</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs de la politique-fiction. Sociétés secrètes et littérature au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIe Colloque des Invalides " Secret "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.121-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Belin; Florence Ferran, Jan 2014, Paris, France. pp.35-44</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri de Régnier dans les revues (1885-1911)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international " Henri de Régnier, tel qu'en lui-même enfin ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.63-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Claude Felton; Anthony Glinoer, May 2016, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux Imagiers. Portrait de l'artiste en artisan médiéval au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international " Réévaluations du romantisme "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Blaise et Sylvie Triaire, Apr 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Champs-sur-Marne, France. pp.23-44</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Dragonne : un “répertoire de l’irréalisé actuel”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alfred Jarry, du manuscrit à la typographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Henri Béhar; Julien Schuh, Feb 2014, Reims, France. pp.79-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.121-127</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux lecteurs&amp;quot; : discussions formelles dans les avis, premiers-Paris et éditoriaux. Une comparaison du Siècle et du Figaro (1836-1901)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international " Matière et esprit du journal "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Troyes, France. pp.155-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.63-77</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarry était-il un &amp;quot;alcoholique&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIe Colloque des Invalides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.161-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie Blaise et Sylvie Triaire, Apr 2012, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ubu, c'est l'Autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international " L'Altérité dans le spectacle, le spectacle de l'altérité "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Henri Béhar; Julien Schuh, Feb 2014, Reims, France. pp.79-101</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symbolistes et décadents lecteurs des psychologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'anatomie du cœur humain n'est pas encore faite" : Littérature, psychologie, psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. http://www.fabula.org/colloques/document1652.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarry lecteur de Béroalde de Verville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude " Jarry et la Renaissance "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Troyes, France. pp.155-180</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des écrivains contre l'impressionnisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Impressionnisme et Littérature "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rouen, France. pp.201-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.161-169</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décerveler le lecteur : anarchisme et communication littéraire chez Alfred Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Penser la violence politique et littéraire en littérature au XIXe siècle "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Nanterre, France. pp.339-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987675v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-00987527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur fin-de-siècle : &amp;quot;Les temps sont accomplis des grandes aventures</w:t>
               </w:r>
@@ -10748,51 +10748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œil numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Danguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023/1 (55), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11226,51 +11226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09F66803"/>
+    <w:nsid w:val="1AC864E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11457,51 +11457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pictoria.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polarisation.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eycon.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modoap.huma-num.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://baoia.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prelia.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.numapresse.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alfredjarry.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schuh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Javourez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Foliard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marangoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rosenbergesellier.it/ita/scheda-libro?aaref=1532" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03265276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Roy&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nicolas-malais.com/index.php" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gillyb&#248;euf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gogibu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;piat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Amand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Pinker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serd.hypotheses.org/7649" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/epure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giardinetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumik Mallick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18477-5.p.0079" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otrante.fr/portraits.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983998v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.fores.2023.01.0145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bruneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anamo.there.2021.02.0198" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05281799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bihl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03047023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03047302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-amerique-au-tournant-la-place-des-etats-unis-dans-la-litterature-francaise-1890-1920-le-vrai-decor-du-siecle-americanise-en.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10156-7.p.0039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20855-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u2c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/29498902-202400012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04637846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salim Aissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.213" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110990v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Wagneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10071-3.p.0091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046507v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372330v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372343v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04339550v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6351" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.174.0072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423182v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983966v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983970v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.137.0079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983954v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Le Ber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372335v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140227v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372337v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987278v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900723v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372338v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2683" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900881v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988518v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140220v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987684v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987309v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987276v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987289v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984001v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447392v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna33.9791030011333.3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904465v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423174v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri B&#233;har" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dulerot.fr/index.php" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04116745v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008754v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ducrey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Pinque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Quin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Zurlo-Truche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111030v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pictoria.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polarisation.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eycon.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://modoap.huma-num.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://baoia.huma-num.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prelia.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.numapresse.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alfredjarry.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schuh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Javourez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Foliard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marangoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rosenbergesellier.it/ita/scheda-libro?aaref=1532" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03265276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Roy&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nicolas-malais.com/index.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gillyb&#248;euf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gogibu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cr&#233;piat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Amand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Pinker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serd.hypotheses.org/7649" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-reims.fr/epure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00983792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18477-5.p.0079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.otrante.fr/portraits.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629447v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giardinetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumik Mallick" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983998v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.fores.2023.01.0145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bruneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anamo.there.2021.02.0198" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bihl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05281799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03047023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03047302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-amerique-au-tournant-la-place-des-etats-unis-dans-la-litterature-francaise-1890-1920-le-vrai-decor-du-siecle-americanise-en.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10156-7.p.0039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01992877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Aissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20855-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u2c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/29498902-202400012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04637846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salim Aissi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.213" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110981v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Danguy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Wagneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476855v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10071-3.p.0091" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942636v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04339550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03046663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900344v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6351" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.174.0072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423182v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140246v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983970v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.137.0079" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983954v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983953v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Le Ber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422923v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372334v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372332v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372337v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372335v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900939v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372342v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.2683" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900881v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988518v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140220v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987761v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987734v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988523v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987527v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987675v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987684v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987501v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987309v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984002v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987276v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987289v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984001v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447392v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna33.9791030011333.3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904465v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423174v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri B&#233;har" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dulerot.fr/index.php" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04116745v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008754v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ducrey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Pinque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Quin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Zurlo-Truche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111030v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>