--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -334,261 +334,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pressure and Turbulence Intensity on the Heat Flux During Flame Wall Interaction (FWI)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Bellenoue</w:t>
+                <w:t xml:space="preserve">Thermal and Aerodynamic Characterization of a Creviced and Squared Piston Rapid Compression Machine: Extending the Validity of the Adiabatic Core Hypothesis, Generating Controlled Temperature Gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Strozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 111 (4), pp.1345-1370. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-023-00473-8⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 111 (4), pp.1371-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-023-00465-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403575v1</w:t>
+                <w:t xml:space="preserve">hal-04547273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Aerodynamic Characterization of a Creviced and Squared Piston Rapid Compression Machine: Extending the Validity of the Adiabatic Core Hypothesis, Generating Controlled Temperature Gradients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bellenoue</w:t>
+                <w:t xml:space="preserve">Effect of Pressure and Turbulence Intensity on the Heat Flux During Flame Wall Interaction (FWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Padhiary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 111 (4), pp.1371-1394. </w:t>
+              <w:t xml:space="preserve">, 2023, 111 (4), pp.1345-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-023-00465-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-023-00473-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547273v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and LES investigation of ignition of a spinning combustion technology combustor under relevant operating conditions</w:t>
               </w:r>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1334,516 +1334,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 2: spray vaporization and combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 1: boundary conditions characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ben Houidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Ajrouche</w:t>
+                <w:t xml:space="preserve">Michele Bardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Ob Nilaphai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahia Haidous</w:t>
+                <w:t xml:space="preserve">Louis-Marie Malbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 75, pp.78. </w:t>
+              <w:t xml:space="preserve">, 2020, 75, pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983495v1</w:t>
+                <w:t xml:space="preserve">hal-02813373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ECN spray A ignition in a Rapid Compression Machine using simultaneous OH* chemiluminescence and formaldehyde PLIF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moez Ben Houidi</w:t>
+                <w:t xml:space="preserve">Experimental burning velocities of ethanol-water-air at elevated pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Garzón Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bellenoue</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Aparecida Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020036⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 265, pp.116933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869311v1</w:t>
+                <w:t xml:space="preserve">hal-02451290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 1: boundary conditions characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 2: spray vaporization and combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Ben Houidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Marie Malbec</w:t>
+                <w:t xml:space="preserve">Hugo Ajrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Haidous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 75, pp.35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020023⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 75, pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813373v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental burning velocities of ethanol-water-air at elevated pressure and temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Garzón Lama</w:t>
+                <w:t xml:space="preserve">Analysis of ECN spray A ignition in a Rapid Compression Machine using simultaneous OH* chemiluminescence and formaldehyde PLIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Strozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ben Houidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristiane Aparecida Martins</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 265, pp.116933. </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451290v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of low temperature heat release on the aerodynamics of a flat piston rapid compression machine: Impact on velocity and temperature fields</w:t>
               </w:r>
@@ -2334,1592 +2334,1458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Unsteady Heat Transfer by Impact Between Gas Particles and a Cold Wall in a Spherical Combustion Vessel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical visualization and electrical characterization of fast-rising pulsed dielectric barrier discharge for airflow control applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Joulain</w:t>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bertossi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Methods and Experimental Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2495/CMEM-V5-N1-44-54⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3682568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562940v1</w:t>
+                <w:t xml:space="preserve">hal-04486238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical visualization and electrical characterization of fast-rising pulsed dielectric barrier discharge for airflow control applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Claverie</w:t>
+                <w:t xml:space="preserve">Experimental analysis of propagation regimes during the autoignition of a fully premixed methane-air mixture in the presence of temperature inhomogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Strozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 111 (3), </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159, pp.3323-3341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3682568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486238v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of propagation regimes during the autoignition of a fully premixed methane-air mixture in the presence of temperature inhomogeneities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mura</w:t>
+                <w:t xml:space="preserve">Laminar burning velocities and Markstein numbers of syngas-air mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bellenoue</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Malheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.06.011⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2009.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772646v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical probe diagnostics for the laminar flame quenching distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Karrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34, pp 131-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocities and Markstein numbers of syngas-air mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Monteiro</w:t>
+                <w:t xml:space="preserve">Characterisation of two dimensional temperature field within a Rapid Compression Machine using toluene Planar Laser-Induced Fluorescence imaging technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Strozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salvador Malheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.125403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00471471v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of two dimensional temperature field within a Rapid Compression Machine using toluene Planar Laser-Induced Fluorescence imaging technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation expérimentale de la combustion dans les moteurs à piston: Utilisation d'une machine à compression rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Strozzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20, pp.125403</w:t>
+              <w:t xml:space="preserve">La Lettre Technique de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470417v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of the influence of the temperature heterogeneities on self-ignition process of methane-air mixture in a rapid compression machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 180 (10-11), pp.1829-1857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00102200802260656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation expérimentale de la combustion dans les moteurs à piston: Utilisation d'une machine à compression rapide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Unsteady heat transfer during the turbulent combustion of a lean premixed methane-air flame: effect of pressure and gas dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre Technique de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.1411-1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360524v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady heat transfer during the turbulent combustion of a lean premixed methane-air flame: effect of pressure and gas dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Spark plug and corona abilities to ignite stoichionetric and lean methane/air mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ruttun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.176⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 179, pp 477-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102200600637584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00360538v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plug and corona abilities to ignite stoichionetric and lean methane/air mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Labuda</w:t>
+                <w:t xml:space="preserve">A thermal formulation for single-wall quenching of transcient laminar flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ruttun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Sotton</w:t>
+                <w:t xml:space="preserve">S.A. Labuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 179, pp 477-496. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 149, pp.286-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102200600637584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196866v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00244886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermal formulation for single-wall quenching of transcient laminar flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsteady heat transfer during the turbulent combustion of a lean premixed methane-air flame : effect of pressure and gas dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceeding of the combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.00</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00244886v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady heat transfer during the turbulent combustion of a lean premixed methane-air flame : effect of pressure and gas dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bellenoue</w:t>
+                <w:t xml:space="preserve">Head-on Quenching of transient laminar flame : heat flux and quenching distance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 177, pp.1305-1322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/001022009590950485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3929,567 +3795,567 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocity and minimum ignition energy of prevaporized sustainable aviation fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilien Brodu</w:t>
+                <w:t xml:space="preserve">Influence of pressure and mixture composition on ignition kernel properties in inert and reactive configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Matino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque du réseau d’INititive en Combustion Avancée (INCA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 AIAA Science and Technology Forum and Exposition (AIAA SciTech Forum)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics (AAIA), Jan 2024, Orlando (Florida), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-0102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095479v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pressure and mixture composition on ignition kernel properties in inert and reactive configuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sotton</w:t>
+                <w:t xml:space="preserve">Time-resolved high-speed PIV investigation of minimum ignition energy in propane/air/RBG mixtures under varying flow properties in a constant volume combustion chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Clara de Jesus Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Richard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 AIAA Science and Technology Forum and Exposition (AIAA SciTech Forum)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2024-0102⟩</w:t>
+              <w:t xml:space="preserve">AIAA SCITECH 2024 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Orlando, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-0397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568980v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved high-speed PIV investigation of minimum ignition energy in propane/air/RBG mixtures under varying flow properties in a constant volume combustion chamber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Sotton</w:t>
+                <w:t xml:space="preserve">Laminar burning velocity and minimum ignition energy of prevaporized sustainable aviation fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Strozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SCITECH 2024 Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6e Colloque du réseau d’INititive en Combustion Avancée (INCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Mécanique, Modélisation et Procédés Propres (M2P2, Marseille); Safran Tech, Nov 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008469v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the unsteady wall heat flux during a self-sustained detonation propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quintens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Propulsion and Energy 2021 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2021-3681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental wall heat transfer measurements for various combustion regimes: Deflagration, Autoignition and Detonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quintens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4524,217 +4390,217 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Propulsion and Energy 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Indianapolis, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2019-4381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar Burning Velocities and Markstein Lengths of Jet Fuel Surrogate/Air Mixtures in a Spherical Chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Mazanchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th european combustion meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Spark Ignition energy transfer by optical and non-optical diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Benito Parejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4789,2415 +4655,2415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th european combustion meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the effects of nanosecond repetitive pulsed (NRP) discharges on ignition of methane-air mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Seydou</w:t>
+                <w:t xml:space="preserve">An application of speckle-based background oriented schlieren for optical microcalorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Bellenoue</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468093v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of speckle-based background oriented schlieren for optical microcalorimetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sotton</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the effects of nanosecond repetitive pulsed (NRP) discharges on ignition of methane-air mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Seydou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bellenoue</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468085v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of flame quenching in non-isothermal initial conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Laminar Burning Velocities of typical syngas compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseu Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Bellenoue</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Afonso Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Malheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420594v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of single wall flame quenching at high pressures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">A model of flame quenching in non-isothermal initial conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Colloquium on Dynamics of Explosions and Reactives Systèmes, ICDERS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Minsk, Belarus</w:t>
+              <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421264v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of autoignition of propane/air mixtures by electrical discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental study of single wall flame quenching at high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">22th International Colloquium on Dynamics of Explosions and Reactives Systèmes, ICDERS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Minsk, Belarus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422675v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocities of typical syngas compositions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Stabilization of autoignition of propane/air mixtures by electrical discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Salvador Malheiro</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422671v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de vélocimétrie par image de particule (PIV) à haute fréquence et très haute résolution pour l'étude du phénomène de coincement de flamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 Congrès Français des Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, futuroscope, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical probe diagnosis of laminar flame quenching distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ruttun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma to flame transition at The AC driven filamentary discharge ignition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Auzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agneray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th IEEE International Conference On Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schlieren and pressure measurement methods to determine sysgas laminar burning velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Malheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the ASME 2008 Summer Bioengineering Conference (SBC2008 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Marco Island-Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical study of single wall quenching of laminar flame at high pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.I Futko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop “Nonequilibrium processes in combustion and plasma based technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Minsk-Biélorussie, Russia. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel physical approach for wall heat transfer in internal combustion engines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of temperature heterogeneities on self-ignition process of methane-air mixtures in a Rapid Compression Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Strozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Riviere</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Engines for Automobile, ICE2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, NAPLES, Italy. pp.00</w:t>
+              <w:t xml:space="preserve">ICDERS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Poitiers, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360563v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Langmuir probe for diagnostics of flame quenching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Novel physical approach for wall heat transfer in internal combustion engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Sotton</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDERS 2007 FUTUROSCOPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Poitiers, France. pp.00</w:t>
+              <w:t xml:space="preserve">8th International Conference on Engines for Automobile, ICE2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, NAPLES, Italy. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258305v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-ignition of a lean methane-air mixture at high pressure in a Rapid Compression Machine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The use of Langmuir probe for diagnostics of flame quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Chania, Greece. pp.00</w:t>
+              <w:t xml:space="preserve">ICDERS 2007 FUTUROSCOPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Poitiers, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271786v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics of combustion plasma by electrostatic probe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Self-ignition of a lean methane-air mixture at high pressure in a Rapid Compression Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Strozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAPPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.00</w:t>
+              <w:t xml:space="preserve">ECM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Chania, Greece. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00263843v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach for Wall Heat Transfer in Internal Combustion Engines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Diagnostics of combustion plasma by electrostatic probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Capri, Italy. pp.00</w:t>
+              <w:t xml:space="preserve">CAPPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259406v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature heterogeneities on self-ignition process of methane-air mixtures in a Rapid Compression Machine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Novel Approach for Wall Heat Transfer in Internal Combustion Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mura</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDERS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Poitiers, France. pp.00</w:t>
+              <w:t xml:space="preserve">ICE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Capri, Italy. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271782v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'interaction flamme -paroi instationnaire par PIV temporelle en milieu turbulent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Caractérisation expérimentale de l'échange thermique instationnaire entre une flamme de prémélange et la paroi d'une chambre de combustion à volume constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.00</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFT, 2006, Ile de Ré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157597v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study by high-speed particule image velocimetry of unsteady flame wall interaction in turbulent combustio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de l'interaction flamme -paroi instationnaire par PIV temporelle en milieu turbulent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lisbon, Portugal</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157603v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de l'échange thermique instationnaire entre une flamme de prémélange et la paroi d'une chambre de combustion à volume constant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental study by high-speed particule image velocimetry of unsteady flame wall interaction in turbulent combustio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFT, 2006, Ile de Ré, France</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Applications of Laser techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157606v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced incandescence to study the soot particles formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONAT 2004, International Automotive Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7207,613 +7073,613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination de la distance entre une flamme et une paroi dans une chambre de combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 08-58180. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système et procédé de contrôle d'auto-inflammation d'un pré-mélange air-carburant dans un moteur à combustion interne du type HCCI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Dispositif de mesure du courant d'ionisation dans une chambre de combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ruttun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 07-0543. 2007</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 07-562700543. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258243v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de mesure du courant d'ionisation dans une chambre de combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Système et procédé de contrôle d'auto-inflammation d'un pré-mélange air-carburant dans un moteur à combustion interne du type HCCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agneray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 07-562700543. 2007</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR 07-05437. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258234v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système et procédé de contrôle d'auto-inflammation d'un pré-mélange air-carburant dans un moteur à combustion interne du type HCCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR 07-05437. 2007</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 07-0543. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360892v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de mesure du courant d'ionisation dans une chambre de combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ruttun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR 07-56270. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7960,51 +7826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04777134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Padhiary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sotton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874241286018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Strozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2182200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04403575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00473-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ossman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sotton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellenoue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00465-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05092840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Crespo-Anadon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benito-Parejo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112204" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Houidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alramadan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani Sarathy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05092950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Johansson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03169234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moussou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rabeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087419878040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dortz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119426" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Marcondes G&#225;rzon Lama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Pizzuti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119555" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02983495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ajrouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020070" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02813373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bardi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob Nilaphai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Malbec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garz&#243;n Lama" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Aparecida Martins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116933" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prevost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.01.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michalski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benito Parejo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kasraoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertossi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boust" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N1-44-54" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Joulain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3682568" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.06.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTW8H4P7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Karrer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Labuda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makarov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2009.10.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X51D1X4R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Malheiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.11.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3PM1HX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802260656" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boust" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.176" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XNK3DZ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labuda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruttun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200600637584" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Labuda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.12.019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28R48NLT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/001022009590950485" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05095479v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Brodu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Matino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara de Jesus Vieira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0397" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quintens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Virot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-3681" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445818v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-4381" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537768v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Dortz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mazanchenko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537769v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468093v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seydou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karrer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422675v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseu Monteiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Afonso Moreira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360858v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360864v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auzas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agneray" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Moreira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malheiro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360556v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I Futko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360563v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Riviere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258305v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271786v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263843v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259406v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Riviere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271782v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157597v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157603v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Bo&#239;arciuc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pajot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258243v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agenay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258234v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360892v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360889v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04777134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Padhiary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sotton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874241286018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Strozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2182200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ossman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sotton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellenoue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00465-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04403575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00473-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05092840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Crespo-Anadon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benito-Parejo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112204" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Houidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alramadan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani Sarathy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05092950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Johansson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03169234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moussou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rabeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087419878040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dortz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119426" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Marcondes G&#225;rzon Lama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Pizzuti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119555" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02813373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob Nilaphai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Malbec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garz&#243;n Lama" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Aparecida Martins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116933" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02983495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ajrouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prevost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.01.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michalski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benito Parejo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kasraoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertossi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boust" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N1-44-54" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3682568" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.06.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTW8H4P7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Malheiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.11.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3PM1HX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Karrer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Labuda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makarov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2009.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X51D1X4R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470417v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360522v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802260656" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boust" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.176" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XNK3DZ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labuda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruttun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200600637584" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Labuda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.12.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28R48NLT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151504v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/001022009590950485" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Matino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0102" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara de Jesus Vieira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0397" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05095479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Brodu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quintens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Virot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-3681" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445818v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-4381" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Dortz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mazanchenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seydou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422671v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseu Monteiro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Afonso Moreira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karrer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422675v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360553v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360864v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auzas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agneray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360862v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Moreira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malheiro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I Futko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271782v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360563v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Riviere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258305v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263843v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259406v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Riviere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157597v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276422v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Bo&#239;arciuc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pajot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258243v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agenay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360889v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>