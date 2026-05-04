--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -334,261 +334,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Aerodynamic Characterization of a Creviced and Squared Piston Rapid Compression Machine: Extending the Validity of the Adiabatic Core Hypothesis, Generating Controlled Temperature Gradients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bellenoue</w:t>
+                <w:t xml:space="preserve">Effect of Pressure and Turbulence Intensity on the Heat Flux During Flame Wall Interaction (FWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Padhiary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 111 (4), pp.1371-1394. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-023-00465-8⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 111 (4), pp.1345-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-023-00473-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547273v1</w:t>
+                <w:t xml:space="preserve">hal-04403575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pressure and Turbulence Intensity on the Heat Flux During Flame Wall Interaction (FWI)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Bellenoue</w:t>
+                <w:t xml:space="preserve">Thermal and Aerodynamic Characterization of a Creviced and Squared Piston Rapid Compression Machine: Extending the Validity of the Adiabatic Core Hypothesis, Generating Controlled Temperature Gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Strozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 111 (4), pp.1345-1370. </w:t>
+              <w:t xml:space="preserve">, 2023, 111 (4), pp.1371-1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-023-00473-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-023-00465-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403575v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and LES investigation of ignition of a spinning combustion technology combustor under relevant operating conditions</w:t>
               </w:r>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1334,516 +1334,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 1: boundary conditions characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental burning velocities of ethanol-water-air at elevated pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Hespel</w:t>
+                <w:t xml:space="preserve">Luis Garzón Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Bardi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristiane Aparecida Martins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020023⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 265, pp.116933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813373v1</w:t>
+                <w:t xml:space="preserve">hal-02451290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental burning velocities of ethanol-water-air at elevated pressure and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 1: boundary conditions characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ben Houidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Garzón Lama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Sotton</w:t>
+                <w:t xml:space="preserve">Ob Nilaphai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiane Aparecida Martins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis-Marie Malbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 265, pp.116933. </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451290v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 2: spray vaporization and combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Hespel</w:t>
+                <w:t xml:space="preserve">Analysis of ECN spray A ignition in a Rapid Compression Machine using simultaneous OH* chemiluminescence and formaldehyde PLIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Ben Houidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 75, pp.78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020070⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 75, pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983495v1</w:t>
+                <w:t xml:space="preserve">hal-02869311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ECN spray A ignition in a Rapid Compression Machine using simultaneous OH* chemiluminescence and formaldehyde PLIF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Strozzi</w:t>
+                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 2: spray vaporization and combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Ben Houidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ajrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Haidous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 75, pp.38. </w:t>
+              <w:t xml:space="preserve">, 2020, 75, pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869311v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of low temperature heat release on the aerodynamics of a flat piston rapid compression machine: Impact on velocity and temperature fields</w:t>
               </w:r>
@@ -2170,1622 +2170,1634 @@
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91, pp.470-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Unsteady Heat Transfer by Impact Between Gas Particles and a Cold Wall in a Spherical Combustion Vessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kasraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bertossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Methods and Experimental Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (1), pp.44-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/CMEM-V5-N1-44-54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical visualization and electrical characterization of fast-rising pulsed dielectric barrier discharge for airflow control applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3682568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of propagation regimes during the autoignition of a fully premixed methane-air mixture in the presence of temperature inhomogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159, pp.3323-3341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar burning velocities and Markstein numbers of syngas-air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Malheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2009.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical probe diagnostics for the laminar flame quenching distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Karrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34, pp 131-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of two dimensional temperature field within a Rapid Compression Machine using toluene Planar Laser-Induced Fluorescence imaging technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20, pp.125403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation expérimentale de la combustion dans les moteurs à piston: Utilisation d'une machine à compression rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre Technique de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18, pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of the influence of the temperature heterogeneities on self-ignition process of methane-air mixture in a rapid compression machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 180 (10-11), pp.1829-1857. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102200802260656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady heat transfer during the turbulent combustion of a lean premixed methane-air flame: effect of pressure and gas dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31, pp.1411-1418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark plug and corona abilities to ignite stoichionetric and lean methane/air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ruttun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 179, pp 477-496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00102200600637584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermal formulation for single-wall quenching of transcient laminar flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 149, pp.286-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00244886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady heat transfer during the turbulent combustion of a lean premixed methane-air flame : effect of pressure and gas dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head-on Quenching of transient laminar flame : heat flux and quenching distance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 177, pp.1305-1322. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/001022009590950485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3795,567 +3807,567 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pressure and mixture composition on ignition kernel properties in inert and reactive configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Matino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 AIAA Science and Technology Forum and Exposition (AIAA SciTech Forum)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics (AAIA), Jan 2024, Orlando (Florida), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2024-0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved high-speed PIV investigation of minimum ignition energy in propane/air/RBG mixtures under varying flow properties in a constant volume combustion chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Clara de Jesus Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SCITECH 2024 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Orlando, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2024-0397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar burning velocity and minimum ignition energy of prevaporized sustainable aviation fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Colloque du réseau d’INititive en Combustion Avancée (INCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Mécanique, Modélisation et Procédés Propres (M2P2, Marseille); Safran Tech, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the unsteady wall heat flux during a self-sustained detonation propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quintens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Propulsion and Energy 2021 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2021-3681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental wall heat transfer measurements for various combustion regimes: Deflagration, Autoignition and Detonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Quintens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4390,217 +4402,217 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Propulsion and Energy 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Indianapolis, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-4381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar Burning Velocities and Markstein Lengths of Jet Fuel Surrogate/Air Mixtures in a Spherical Chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Mazanchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th european combustion meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Spark Ignition energy transfer by optical and non-optical diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Benito Parejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4655,2415 +4667,2415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th european combustion meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of speckle-based background oriented schlieren for optical microcalorimetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sotton</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the effects of nanosecond repetitive pulsed (NRP) discharges on ignition of methane-air mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Seydou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bellenoue</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468085v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the effects of nanosecond repetitive pulsed (NRP) discharges on ignition of methane-air mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Seydou</w:t>
+                <w:t xml:space="preserve">An application of speckle-based background oriented schlieren for optical microcalorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Bellenoue</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468093v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar Burning Velocities of typical syngas compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseu Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Afonso Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Malheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of flame quenching in non-isothermal initial conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of single wall flame quenching at high pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th International Colloquium on Dynamics of Explosions and Reactives Systèmes, ICDERS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Minsk, Belarus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of autoignition of propane/air mixtures by electrical discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de vélocimétrie par image de particule (PIV) à haute fréquence et très haute résolution pour l'étude du phénomène de coincement de flamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 Congrès Français des Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, futuroscope, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical probe diagnosis of laminar flame quenching distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ruttun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma to flame transition at The AC driven filamentary discharge ignition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Makarov</w:t>
+                <w:t xml:space="preserve">Schlieren and pressure measurement methods to determine sysgas laminar burning velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Agneray</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N.A Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Malheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IEEE International Conference On Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Proceeding of the ASME 2008 Summer Bioengineering Conference (SBC2008 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marco Island-Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360864v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schlieren and pressure measurement methods to determine sysgas laminar burning velocity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Plasma to flame transition at The AC driven filamentary discharge ignition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Auzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agneray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the ASME 2008 Summer Bioengineering Conference (SBC2008 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Marco Island-Florida, United States</w:t>
+              <w:t xml:space="preserve">35th IEEE International Conference On Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360862v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical study of single wall quenching of laminar flame at high pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.I Futko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop “Nonequilibrium processes in combustion and plasma based technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Minsk-Biélorussie, Russia. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of temperature heterogeneities on self-ignition process of methane-air mixtures in a Rapid Compression Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDERS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Poitiers, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel physical approach for wall heat transfer in internal combustion engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Engines for Automobile, ICE2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, NAPLES, Italy. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Langmuir probe for diagnostics of flame quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDERS 2007 FUTUROSCOPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Poitiers, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-ignition of a lean methane-air mixture at high pressure in a Rapid Compression Machine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Diagnostics of combustion plasma by electrostatic probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Chania, Greece. pp.00</w:t>
+              <w:t xml:space="preserve">CAPPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271786v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics of combustion plasma by electrostatic probe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Novel Approach for Wall Heat Transfer in Internal Combustion Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAPPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.00</w:t>
+              <w:t xml:space="preserve">ICE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Capri, Italy. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00263843v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach for Wall Heat Transfer in Internal Combustion Engines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Self-ignition of a lean methane-air mixture at high pressure in a Rapid Compression Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Strozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Riviere</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Capri, Italy. pp.00</w:t>
+              <w:t xml:space="preserve">ECM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Chania, Greece. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259406v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale de l'échange thermique instationnaire entre une flamme de prémélange et la paroi d'une chambre de combustion à volume constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFT, 2006, Ile de Ré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'interaction flamme -paroi instationnaire par PIV temporelle en milieu turbulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study by high-speed particule image velocimetry of unsteady flame wall interaction in turbulent combustio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Applications of Laser techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced incandescence to study the soot particles formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONAT 2004, International Automotive Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7073,613 +7085,613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination de la distance entre une flamme et une paroi dans une chambre de combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 08-58180. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de mesure du courant d'ionisation dans une chambre de combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ruttun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 07-562700543. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système et procédé de contrôle d'auto-inflammation d'un pré-mélange air-carburant dans un moteur à combustion interne du type HCCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agneray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 07-05437. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système et procédé de contrôle d'auto-inflammation d'un pré-mélange air-carburant dans un moteur à combustion interne du type HCCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 07-0543. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de mesure du courant d'ionisation dans une chambre de combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ruttun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR 07-56270. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7826,51 +7838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04777134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Padhiary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sotton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874241286018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Strozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2182200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ossman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sotton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellenoue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00465-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04403575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00473-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05092840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Crespo-Anadon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benito-Parejo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112204" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Houidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alramadan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani Sarathy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05092950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Johansson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03169234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moussou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rabeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087419878040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dortz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119426" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Marcondes G&#225;rzon Lama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Pizzuti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119555" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02813373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob Nilaphai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Malbec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garz&#243;n Lama" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Aparecida Martins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116933" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02983495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ajrouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prevost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.01.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michalski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benito Parejo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kasraoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertossi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boust" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N1-44-54" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3682568" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.06.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTW8H4P7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Malheiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.11.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3PM1HX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Karrer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Labuda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makarov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2009.10.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X51D1X4R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470417v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360522v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802260656" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boust" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.176" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XNK3DZ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labuda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruttun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200600637584" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Labuda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.12.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28R48NLT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151504v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/001022009590950485" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Matino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0102" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara de Jesus Vieira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0397" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05095479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Brodu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quintens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Virot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-3681" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445818v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-4381" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Dortz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mazanchenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seydou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422671v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseu Monteiro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Afonso Moreira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421264v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karrer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422675v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360553v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360864v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auzas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agneray" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360862v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Moreira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malheiro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I Futko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271782v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360563v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Riviere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258305v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263843v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259406v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Riviere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157597v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276422v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Bo&#239;arciuc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pajot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360892v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258243v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agenay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360889v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04777134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Padhiary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sotton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874241286018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Strozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2182200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04403575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00473-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ossman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sotton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellenoue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00465-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05092840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Crespo-Anadon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benito-Parejo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112204" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Houidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alramadan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani Sarathy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05092950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Johansson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03169234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moussou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rabeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087419878040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dortz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119426" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Marcondes G&#225;rzon Lama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Pizzuti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119555" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garz&#243;n Lama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Aparecida Martins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116933" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02813373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bardi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob Nilaphai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Malbec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02983495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ajrouche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prevost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.01.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michalski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benito Parejo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSL9JNZG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kasraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N1-44-54" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486238v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3682568" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.06.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTW8H4P7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471471v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Malheiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.11.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3PM1HX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Karrer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Labuda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makarov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2009.10.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X51D1X4R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470417v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360522v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802260656" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360538v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boust" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.176" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XNK3DZ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labuda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruttun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200600637584" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Labuda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.12.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28R48NLT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/001022009590950485" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568980v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Matino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0102" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara de Jesus Vieira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0397" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05095479v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Brodu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quintens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Virot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-3681" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-4381" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Dortz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mazanchenko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537769v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seydou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468085v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseu Monteiro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Afonso Moreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421264v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karrer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422675v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360553v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360862v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Moreira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malheiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auzas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agneray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I Futko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Riviere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263843v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259406v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Riviere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157603v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Bo&#239;arciuc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pajot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360897v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258243v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agenay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>