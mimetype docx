--- v2 (2026-05-04)
+++ v3 (2026-05-31)
@@ -334,261 +334,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pressure and Turbulence Intensity on the Heat Flux During Flame Wall Interaction (FWI)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Bellenoue</w:t>
+                <w:t xml:space="preserve">Thermal and Aerodynamic Characterization of a Creviced and Squared Piston Rapid Compression Machine: Extending the Validity of the Adiabatic Core Hypothesis, Generating Controlled Temperature Gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Strozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 111 (4), pp.1345-1370. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-023-00473-8⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 111 (4), pp.1371-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-023-00465-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403575v1</w:t>
+                <w:t xml:space="preserve">hal-04547273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Aerodynamic Characterization of a Creviced and Squared Piston Rapid Compression Machine: Extending the Validity of the Adiabatic Core Hypothesis, Generating Controlled Temperature Gradients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bellenoue</w:t>
+                <w:t xml:space="preserve">Effect of Pressure and Turbulence Intensity on the Heat Flux During Flame Wall Interaction (FWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Padhiary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 111 (4), pp.1371-1394. </w:t>
+              <w:t xml:space="preserve">, 2023, 111 (4), pp.1345-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-023-00465-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-023-00473-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547273v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and LES investigation of ignition of a spinning combustion technology combustor under relevant operating conditions</w:t>
               </w:r>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1334,265 +1334,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental burning velocities of ethanol-water-air at elevated pressure and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 1: boundary conditions characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ben Houidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Garzón Lama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Sotton</w:t>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiane Aparecida Martins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michele Bardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ob Nilaphai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Malbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116933⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02451290v1</w:t>
+                <w:t xml:space="preserve">hal-02813373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 1: boundary conditions characterization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental burning velocities of ethanol-water-air at elevated pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ob Nilaphai</w:t>
+                <w:t xml:space="preserve">Luis Garzón Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Marie Malbec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristiane Aparecida Martins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75, pp.35. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 265, pp.116933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813373v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of ECN spray A ignition in a Rapid Compression Machine using simultaneous OH* chemiluminescence and formaldehyde PLIF</w:t>
               </w:r>
@@ -1695,51 +1695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 2: spray vaporization and combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Ben Houidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2605,311 +2605,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocities and Markstein numbers of syngas-air mixtures</w:t>
+                <w:t xml:space="preserve">Electrical probe diagnostics for the laminar flame quenching distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Monteiro</w:t>
+                <w:t xml:space="preserve">Maxime Karrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Labuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Malheiro</w:t>
+                <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp 131-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2009.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471471v1</w:t>
+                <w:t xml:space="preserve">hal-00471411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical probe diagnostics for the laminar flame quenching distance</w:t>
+                <w:t xml:space="preserve">Laminar burning velocities and Markstein numbers of syngas-air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Karrer</w:t>
+                <w:t xml:space="preserve">E. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serguei Labuda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Sotton</w:t>
+                <w:t xml:space="preserve">N. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Makarov</w:t>
+                <w:t xml:space="preserve">Salvador Malheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 34, pp 131-141. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2009.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2009.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471411v1</w:t>
+                <w:t xml:space="preserve">hal-00471471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of two dimensional temperature field within a Rapid Compression Machine using toluene Planar Laser-Induced Fluorescence imaging technique</w:t>
               </w:r>
@@ -3003,64 +3003,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation expérimentale de la combustion dans les moteurs à piston: Utilisation d'une machine à compression rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3228,64 +3228,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady heat transfer during the turbulent combustion of a lean premixed methane-air flame: effect of pressure and gas dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31, pp.1411-1418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3370,51 +3370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ruttun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 179, pp 477-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3461,77 +3461,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermal formulation for single-wall quenching of transcient laminar flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 149, pp.286-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3577,77 +3577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady heat transfer during the turbulent combustion of a lean premixed methane-air flame : effect of pressure and gas dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3672,90 +3672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head-on Quenching of transient laminar flame : heat flux and quenching distance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 177, pp.1305-1322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3815,395 +3815,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pressure and mixture composition on ignition kernel properties in inert and reactive configuration</w:t>
+                <w:t xml:space="preserve">Laminar burning velocity and minimum ignition energy of prevaporized sustainable aviation fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Matino</w:t>
+                <w:t xml:space="preserve">Émilien Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Strozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 AIAA Science and Technology Forum and Exposition (AIAA SciTech Forum)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6e Colloque du réseau d’INititive en Combustion Avancée (INCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Mécanique, Modélisation et Procédés Propres (M2P2, Marseille); Safran Tech, Nov 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568980v1</w:t>
+                <w:t xml:space="preserve">hal-05095479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved high-speed PIV investigation of minimum ignition energy in propane/air/RBG mixtures under varying flow properties in a constant volume combustion chamber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Sotton</w:t>
+                <w:t xml:space="preserve">Influence of pressure and mixture composition on ignition kernel properties in inert and reactive configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Matino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Strozzi</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SCITECH 2024 Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2024-0397⟩</w:t>
+              <w:t xml:space="preserve">2024 AIAA Science and Technology Forum and Exposition (AIAA SciTech Forum)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics (AAIA), Jan 2024, Orlando (Florida), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008469v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocity and minimum ignition energy of prevaporized sustainable aviation fuels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sotton</w:t>
+                <w:t xml:space="preserve">Time-resolved high-speed PIV investigation of minimum ignition energy in propane/air/RBG mixtures under varying flow properties in a constant volume combustion chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Clara de Jesus Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Strozzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque du réseau d’INititive en Combustion Avancée (INCA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA SCITECH 2024 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Orlando, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-0397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095479v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the unsteady wall heat flux during a self-sustained detonation propagation</w:t>
               </w:r>
@@ -4729,64 +4729,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Seydou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4913,1007 +4913,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocities of typical syngas compositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model of flame quenching in non-isothermal initial conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliseu Monteiro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salvador Malheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422671v1</w:t>
+                <w:t xml:space="preserve">hal-00420594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of flame quenching in non-isothermal initial conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental study of single wall flame quenching at high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">22th International Colloquium on Dynamics of Explosions and Reactives Systèmes, ICDERS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Minsk, Belarus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420594v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of single wall flame quenching at high pressures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Karrer</w:t>
+                <w:t xml:space="preserve">Stabilization of autoignition of propane/air mixtures by electrical discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Prevost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Colloquium on Dynamics of Explosions and Reactives Systèmes, ICDERS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Minsk, Belarus</w:t>
+              <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421264v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of autoignition of propane/air mixtures by electrical discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Laminar Burning Velocities of typical syngas compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseu Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Prevost</w:t>
+                <w:t xml:space="preserve">Nuno Afonso Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Malheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422675v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de vélocimétrie par image de particule (PIV) à haute fréquence et très haute résolution pour l'étude du phénomène de coincement de flamme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Plasma to flame transition at The AC driven filamentary discharge ignition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Auzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agneray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 Congrès Français des Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, futuroscope, France. pp.00</w:t>
+              <w:t xml:space="preserve">35th IEEE International Conference On Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360553v1</w:t>
+                <w:t xml:space="preserve">hal-00360864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical probe diagnosis of laminar flame quenching distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Système de vélocimétrie par image de particule (PIV) à haute fréquence et très haute résolution pour l'étude du phénomène de coincement de flamme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">11 Congrès Français des Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, futuroscope, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360858v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schlieren and pressure measurement methods to determine sysgas laminar burning velocity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Electrical probe diagnosis of laminar flame quenching distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ruttun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the ASME 2008 Summer Bioengineering Conference (SBC2008 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Marco Island-Florida, United States</w:t>
+              <w:t xml:space="preserve">32th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360862v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma to flame transition at The AC driven filamentary discharge ignition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Schlieren and pressure measurement methods to determine sysgas laminar burning velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Auzas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Makarov</w:t>
+                <w:t xml:space="preserve">N.A Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Agneray</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Malheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IEEE International Conference On Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Proceeding of the ASME 2008 Summer Bioengineering Conference (SBC2008 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marco Island-Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360864v1</w:t>
+                <w:t xml:space="preserve">hal-00360862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical study of single wall quenching of laminar flame at high pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5921,51 +5921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.I Futko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop “Nonequilibrium processes in combustion and plasma based technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Minsk-Biélorussie, Russia. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5984,528 +5984,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature heterogeneities on self-ignition process of methane-air mixtures in a Rapid Compression Machine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Novel physical approach for wall heat transfer in internal combustion engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mura</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDERS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Poitiers, France. pp.00</w:t>
+              <w:t xml:space="preserve">8th International Conference on Engines for Automobile, ICE2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, NAPLES, Italy. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271782v1</w:t>
+                <w:t xml:space="preserve">hal-00360563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel physical approach for wall heat transfer in internal combustion engines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The use of Langmuir probe for diagnostics of flame quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Engines for Automobile, ICE2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, NAPLES, Italy. pp.00</w:t>
+              <w:t xml:space="preserve">ICDERS 2007 FUTUROSCOPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Poitiers, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360563v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Langmuir probe for diagnostics of flame quenching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Diagnostics of combustion plasma by electrostatic probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDERS 2007 FUTUROSCOPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Poitiers, France. pp.00</w:t>
+              <w:t xml:space="preserve">CAPPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258305v1</w:t>
+                <w:t xml:space="preserve">hal-00263843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics of combustion plasma by electrostatic probe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Self-ignition of a lean methane-air mixture at high pressure in a Rapid Compression Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Strozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAPPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.00</w:t>
+              <w:t xml:space="preserve">ECM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Chania, Greece. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263843v1</w:t>
+                <w:t xml:space="preserve">hal-00271786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach for Wall Heat Transfer in Internal Combustion Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6537,426 +6537,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-ignition of a lean methane-air mixture at high pressure in a Rapid Compression Machine</w:t>
+                <w:t xml:space="preserve">Influence of temperature heterogeneities on self-ignition process of methane-air mixtures in a Rapid Compression Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Strozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Chania, Greece. pp.00</w:t>
+              <w:t xml:space="preserve">ICDERS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Poitiers, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271786v1</w:t>
+                <w:t xml:space="preserve">hal-00271782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de l'échange thermique instationnaire entre une flamme de prémélange et la paroi d'une chambre de combustion à volume constant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de l'interaction flamme -paroi instationnaire par PIV temporelle en milieu turbulent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, SFT, 2006, Ile de Ré, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157606v1</w:t>
+                <w:t xml:space="preserve">hal-00157597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'interaction flamme -paroi instationnaire par PIV temporelle en milieu turbulent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental study by high-speed particule image velocimetry of unsteady flame wall interaction in turbulent combustio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.00</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Symposium on Applications of Laser techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157597v1</w:t>
+                <w:t xml:space="preserve">hal-00157603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study by high-speed particule image velocimetry of unsteady flame wall interaction in turbulent combustio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Caractérisation expérimentale de l'échange thermique instationnaire entre une flamme de prémélange et la paroi d'une chambre de combustion à volume constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Applications of Laser techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFT, 2006, Ile de Ré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157603v1</w:t>
+                <w:t xml:space="preserve">hal-00157606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced incandescence to study the soot particles formation</w:t>
               </w:r>
@@ -7099,103 +7099,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination de la distance entre une flamme et une paroi dans une chambre de combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 08-58180. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7213,103 +7213,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de mesure du courant d'ionisation dans une chambre de combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ruttun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 07-562700543. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7327,103 +7327,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système et procédé de contrôle d'auto-inflammation d'un pré-mélange air-carburant dans un moteur à combustion interne du type HCCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agneray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 07-05437. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7441,103 +7441,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système et procédé de contrôle d'auto-inflammation d'un pré-mélange air-carburant dans un moteur à combustion interne du type HCCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 07-0543. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7555,103 +7555,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de mesure du courant d'ionisation dans une chambre de combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellenoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ruttun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR 07-56270. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7838,51 +7838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04777134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Padhiary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sotton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874241286018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Strozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2182200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04403575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00473-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ossman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sotton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellenoue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00465-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05092840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Crespo-Anadon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benito-Parejo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112204" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Houidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alramadan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani Sarathy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05092950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Johansson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03169234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moussou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rabeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087419878040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dortz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119426" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Marcondes G&#225;rzon Lama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Pizzuti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119555" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garz&#243;n Lama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Aparecida Martins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116933" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02813373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bardi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob Nilaphai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Malbec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02983495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ajrouche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prevost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.01.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michalski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benito Parejo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSL9JNZG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kasraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N1-44-54" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486238v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3682568" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.06.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTW8H4P7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471471v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Malheiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.11.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3PM1HX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Karrer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Labuda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makarov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2009.10.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X51D1X4R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470417v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360522v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802260656" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360538v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boust" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.176" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XNK3DZ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labuda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruttun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200600637584" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Labuda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.12.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28R48NLT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/001022009590950485" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568980v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Matino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0102" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara de Jesus Vieira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0397" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05095479v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Brodu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quintens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Virot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-3681" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-4381" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Dortz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mazanchenko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537769v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seydou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468085v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseu Monteiro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Afonso Moreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421264v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karrer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422675v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360553v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360858v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360862v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Moreira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malheiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auzas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agneray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I Futko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Riviere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263843v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259406v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Riviere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157603v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Bo&#239;arciuc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pajot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360897v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258243v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agenay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04777134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Padhiary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sotton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874241286018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Strozzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2182200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ossman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sotton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellenoue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00465-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04403575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00473-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05092840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Crespo-Anadon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benito-Parejo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112204" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Houidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alramadan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani Sarathy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05092950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Johansson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.05.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03169234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moussou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rabeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087419878040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dortz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119426" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Marcondes G&#225;rzon Lama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Pizzuti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119555" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02813373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob Nilaphai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Malbec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garz&#243;n Lama" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Aparecida Martins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116933" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02983495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ajrouche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.059" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prevost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.01.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michalski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benito Parejo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSL9JNZG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kasraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bertossi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N1-44-54" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486238v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3682568" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.06.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTW8H4P7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471411v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Karrer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Labuda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makarov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2009.10.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X51D1X4R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Malheiro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.11.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3PM1HX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470417v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360522v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802260656" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360538v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boust" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.176" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XNK3DZ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labuda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruttun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200600637584" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Labuda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.12.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28R48NLT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/001022009590950485" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05095479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Brodu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Matino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0102" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara de Jesus Vieira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0397" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235536v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quintens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Virot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-3681" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-4381" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Dortz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonneau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Mazanchenko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537769v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468093v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seydou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468085v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420594v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karrer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseu Monteiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Afonso Moreira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auzas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agneray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360858v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360862v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Moreira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malheiro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I Futko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360563v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Riviere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258305v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259406v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Riviere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157597v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Bo&#239;arciuc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pajot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360897v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258243v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agenay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>