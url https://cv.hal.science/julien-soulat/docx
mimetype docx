--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -594,469 +594,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Rearing Management following by Charolais Cull Cows Influence the Qualities of Carcass and Beef Meat?</w:t>
+                <w:t xml:space="preserve">Characterization of Four Rearing Managements and Their Influence on Carcass and Meat Qualities in Charolais Heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (18), pp.2889. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11182889⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (9), pp.1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11091262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800977v1</w:t>
+                <w:t xml:space="preserve">hal-03683002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles pratiques d’élevage pour piloter la qualité des carcasses et de la viande au cours de la vie des génisses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (3), pp.187 - 200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.3.7173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Four Rearing Managements and Their Influence on Carcass and Meat Qualities in Charolais Heifers</w:t>
+                <w:t xml:space="preserve">Effects of Rearing Management Applied throughout the Charolais Young Bulls’ Life on Carcass and Meat Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (9), pp.1262. </w:t>
+              <w:t xml:space="preserve">, 2022, 11 (18), pp.2878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11091262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11182878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683002v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Rearing Management Applied throughout the Charolais Young Bulls’ Life on Carcass and Meat Quality</w:t>
+                <w:t xml:space="preserve">Does the Rearing Management following by Charolais Cull Cows Influence the Qualities of Carcass and Beef Meat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (18), pp.2878. </w:t>
+              <w:t xml:space="preserve">, 2022, 11 (18), pp.2889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11182878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11182889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801023v1</w:t>
+                <w:t xml:space="preserve">hal-03800977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the impact of the rearing management applied during the heifers' whole life on the toughness of five raw rib muscles in relation with carcass traits?</w:t>
               </w:r>
@@ -1166,177 +1166,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Dry-Period Diet on the Performance and Metabolism of Dairy Cows in Early Lactation</w:t>
+                <w:t xml:space="preserve">Comparison of the Potential Abilities of Three Spectroscopy Methods: Near-Infrared, Mid-Infrared, and Molecular Fluorescence, to Predict Carotenoid, Vitamin and Fatty Acid Contents in Cow Milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Knapp</w:t>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Moula</w:t>
+                <w:t xml:space="preserve">Christiane Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Hornick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Purnelle</w:t>
+                <w:t xml:space="preserve">Cyril C. Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani10050803⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9050592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119496v1</w:t>
+                <w:t xml:space="preserve">hal-02585998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the rearing managements and carcass traits on the sensory properties of two muscles: Longissimus thoracis and rectus abdominis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1355,210 +1355,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 169, pp.108204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Potential Abilities of Three Spectroscopy Methods: Near-Infrared, Mid-Infrared, and Molecular Fluorescence, to Predict Carotenoid, Vitamin and Fatty Acid Contents in Cow Milk</w:t>
+                <w:t xml:space="preserve">Effect of Dry-Period Diet on the Performance and Metabolism of Dairy Cows in Early Lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Nassim Moula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Girard</w:t>
+                <w:t xml:space="preserve">Jean-Luc Hornick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril C. Labonne</w:t>
+                <w:t xml:space="preserve">Céline Purnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (5), pp.592. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods9050592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani10050803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02585998v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of biomarkers for beef meat qualities using a combination of Parallel Reaction Monitoring- and antibody-based proteomics</w:t>
               </w:r>
@@ -1672,248 +1672,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of key rearing factors to manage cattle carcass fatness and conformation scores during the fattening period</w:t>
+                <w:t xml:space="preserve">Effect of the rearing managements applied during heifers’ whole life on quality traits of five muscles of the beef rib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.1192-1204. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (5), pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1828051X.2019.1632750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods8050157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586004v1</w:t>
+                <w:t xml:space="preserve">hal-02154612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the rearing managements applied during heifers’ whole life on quality traits of five muscles of the beef rib</w:t>
+                <w:t xml:space="preserve">Identification of key rearing factors to manage cattle carcass fatness and conformation scores during the fattening period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (5), pp.157. </w:t>
+              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.1192-1204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods8050157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1828051X.2019.1632750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154612v1</w:t>
+                <w:t xml:space="preserve">hal-02586004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of sensory eating qualities of beef: consistencies and differences within carcass, muscle, animal characteristics and rearing factors</w:t>
               </w:r>
@@ -2638,450 +2638,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ProBA, Produire des bovins allaitants répondant aux attentes des abatteurs de la région Auvergne-Rhône-Alpes</w:t>
+                <w:t xml:space="preserve">Projet Fleur d'Aubrac L'influence des pratiques d'élevage sur la qualité des carcasses et de la viande Fleur d'Aubrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Au tour des prairies du Massif central" 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lempdes, France</w:t>
+              <w:t xml:space="preserve">AG de l'Association Fleur d'Aubrac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Antrenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119502v1</w:t>
+                <w:t xml:space="preserve">hal-03119505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Fleur d'Aubrac L'influence des pratiques d'élevage sur la qualité des carcasses et de la viande Fleur d'Aubrac</w:t>
+                <w:t xml:space="preserve">Projet ProBA, Produire des bovins allaitants répondant aux attentes des abatteurs de la région Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG de l'Association Fleur d'Aubrac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Antrenas, France</w:t>
+              <w:t xml:space="preserve">Colloque "Au tour des prairies du Massif central" 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119505v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of beef carcass quality clusters from muscle biomarkers</w:t>
+                <w:t xml:space="preserve">Restitution étude Fleur d'Aubrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Journée de restitution des résultats de l'étude Fleur d'Aubrac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Antrenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734510v1</w:t>
+                <w:t xml:space="preserve">hal-03119500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution étude Fleur d'Aubrac</w:t>
+                <w:t xml:space="preserve">Prediction of beef carcass quality clusters from muscle biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne de Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des résultats de l'étude Fleur d'Aubrac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Antrenas, France</w:t>
+              <w:t xml:space="preserve">63. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119500v1</w:t>
+                <w:t xml:space="preserve">hal-02734510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien conduite d’élevage Qualité carasses et viandes</w:t>
               </w:r>
@@ -3924,51 +3924,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des jeunes bovins</w:t>
+                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des génisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
@@ -3988,225 +3988,225 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756210v1</w:t>
+                <w:t xml:space="preserve">hal-04756201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des vache de réforme</w:t>
+                <w:t xml:space="preserve">Des leviers d'actions pour optimiser et adapter les systèmes d'élevage herbagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756216v1</w:t>
+                <w:t xml:space="preserve">hal-03961544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des leviers d'actions pour optimiser et adapter les systèmes d'élevage herbagers</w:t>
+                <w:t xml:space="preserve">Produire des bovins allaitants répondant aux attentes des abatteurs de la région Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961544v1</w:t>
+                <w:t xml:space="preserve">hal-03961533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des bovins allaitants répondant aux attentes des abatteurs de la région Auvergne-Rhône-Alpes</w:t>
+                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des vache de réforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
@@ -4226,75 +4226,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961533v1</w:t>
+                <w:t xml:space="preserve">hal-04756216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des génisses</w:t>
+                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des jeunes bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
@@ -4314,51 +4314,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756201v1</w:t>
+                <w:t xml:space="preserve">hal-04756210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des prairies aux produits : les effets des pratiques dans les filières d’élevage à l’herbe sur les qualités des produits</w:t>
               </w:r>
@@ -4813,51 +4813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soulat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2025.105751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727689v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2024.2407968" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2024.2346261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117147" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04029744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2023.2182720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182889" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11091262" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182878" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108533" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Knapp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Moula" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hornick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Purnelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10050803" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02585998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Labonne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050592" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne de Koning" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126376" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2019.1632750" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154612v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8050157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.06.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.03.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TJ4GFCV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods7100160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-0164" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durrenwachter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756210v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168716v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168726v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonsacquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soulat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2025.105751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727689v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2024.2407968" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628051v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2024.2346261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117147" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04029744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2023.2182720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11091262" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7173" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182878" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182889" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108533" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02585998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Labonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9050592" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108204" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Knapp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Moula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hornick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Purnelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10050803" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne de Koning" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126376" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8050157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586004v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2019.1632750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.06.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.03.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TJ4GFCV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods7100160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-0164" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Michaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durrenwachter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119502v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961544v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168716v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168726v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonsacquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>