--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1032,1316 +1032,1316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral prodrug of remdesivir parent GS-441524 is efficacious against SARS-CoV-2 in ferrets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Sourimant</w:t>
+                <w:t xml:space="preserve">Analysis of SARS-CoV-2 infection dynamic in vivo using reporter-expressing viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengjin Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Lin</w:t>
+                <w:t xml:space="preserve">Kevin Chiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Gyu Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Silvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desarey Morales Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26760-4⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (41), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2111593118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673871v1</w:t>
+                <w:t xml:space="preserve">hal-04673882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bifluorescent-Based Assay for the Identification of Neutralizing Antibodies against SARS-CoV-2 Variants of Concern In Vitro and In Vivo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jesus Silvas</w:t>
+                <w:t xml:space="preserve">Progress and pitfalls of a year of drug repurposing screens against COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sourimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megha Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun-Gyu Park</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Plemper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01126-21⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp.183-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2021.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673869v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of SARS-CoV-2 infection dynamic in vivo using reporter-expressing viruses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Chiem</w:t>
+                <w:t xml:space="preserve">Therapeutic targeting of measles virus polymerase with ERDRP-0519 suppresses all RNA synthesis activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sourimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mugunthan Govindarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Natchus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun-Gyu Park</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Plemper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (41), </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.e1009371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2111593118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PPAT.1009371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673882v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and pitfalls of a year of drug repurposing screens against COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral prodrug of remdesivir parent GS-441524 is efficacious against SARS-CoV-2 in ferrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Plemper</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michelle Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49, pp.183-193. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2021.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26760-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673877v1</w:t>
+                <w:t xml:space="preserve">hal-04673871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic targeting of measles virus polymerase with ERDRP-0519 suppresses all RNA synthesis activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mugunthan Govindarajan</w:t>
+                <w:t xml:space="preserve">A Bifluorescent-Based Assay for the Identification of Neutralizing Antibodies against SARS-CoV-2 Variants of Concern In Vitro and In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desarey Morales Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Silvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Gyu Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Natchus</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Piepenbrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (2), pp.e1009371. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PPAT.1009371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01126-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673875v1</w:t>
+                <w:t xml:space="preserve">hal-04673869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput Screening Assay to Identify Small Molecule Inhibitors of Marburg Virus VP40 Protein</w:t>
+                <w:t xml:space="preserve">Small Molecule Compounds That Inhibit Antioxidant Response Gene Expression in an Inducer-Dependent Manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priya Luthra</w:t>
+                <w:t xml:space="preserve">Megan Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manu Anantpadma</w:t>
+                <w:t xml:space="preserve">Gai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampriti De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Davey</w:t>
+                <w:t xml:space="preserve">Colette Pietzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 6 (10), pp.2783-2799. </w:t>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.489-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.0c00512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673857v1</w:t>
+                <w:t xml:space="preserve">hal-04673841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral evolution identifies a regulatory interface between paramyxovirus polymerase complex and nucleocapsid that controls replication dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated Discovery of Potent Fusion Inhibitors for Respiratory Syncytial Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidhi Thakkar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Pribut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgars Jecs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zackery Dentmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz1590⟩</w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (5), pp.922-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673845v1</w:t>
+                <w:t xml:space="preserve">hal-04673859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Molecule Compounds That Inhibit Antioxidant Response Gene Expression in an Inducer-Dependent Manner</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sampriti De</w:t>
+                <w:t xml:space="preserve">Orally efficacious broad-spectrum allosteric inhibitor of paramyxovirus polymerase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colette Pietzsch</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mart Toots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong-Joong Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Ikegame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (10), pp.1232-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-020-0752-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04673841v1</w:t>
+                <w:t xml:space="preserve">hal-04673853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Discovery of Potent Fusion Inhibitors for Respiratory Syncytial Virus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Throughput Screening Assay to Identify Small Molecule Inhibitors of Marburg Virus VP40 Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Wilson</w:t>
+                <w:t xml:space="preserve">Priya Luthra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgars Jecs</w:t>
+                <w:t xml:space="preserve">Manu Anantpadma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampriti De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zackery Dentmon</w:t>
+                <w:t xml:space="preserve">Robert Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 6 (5), pp.922-929. </w:t>
+              <w:t xml:space="preserve">, 2020, 6 (10), pp.2783-2799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.0c00512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673859v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orally efficacious broad-spectrum allosteric inhibitor of paramyxovirus polymerase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viral evolution identifies a regulatory interface between paramyxovirus polymerase complex and nucleocapsid that controls replication dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sourimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidhi Thakkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Plemper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (10), pp.1232-1246. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41564-020-0752-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz1590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673853v1</w:t>
+                <w:t xml:space="preserve">hal-04673845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Respiratory Syncytial Virus Polymerase Complex</w:t>
               </w:r>
@@ -2595,51 +2595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unstructured Paramyxovirus Nucleocapsid Protein Tail Domain Modulates Viral Pathogenesis through Regulation of Transcriptase Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhi Thakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2814,295 +2814,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping and characterization of the L-polymerase-binding domain of the respiratory syncytial virus phosphoprotein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and Characterization of the Binding Site of the Respiratory Syncytial Virus Phosphoprotein to RNA-Free Nucleoprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gabiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier D. Chevret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Galloux</w:t>
+                <w:t xml:space="preserve">Patrick England</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 89 (8), pp.4421-4433. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.03619-14⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 89 (7), pp.3484-3496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.03666-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640520v1</w:t>
+                <w:t xml:space="preserve">hal-04678676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of the Binding Site of the Respiratory Syncytial Virus Phosphoprotein to RNA-Free Nucleoprotein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Fine mapping and characterization of the L-polymerase-binding domain of the respiratory syncytial virus phosphoprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sourimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Rameix Welti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick England</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 89 (7), pp.3484-3496. </w:t>
+              <w:t xml:space="preserve">, 2015, 89 (8), pp.4421-4433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.03666-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.03619-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678676v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the replication of respiratory syncytial virus in cells and in living mice</w:t>
               </w:r>
@@ -3442,441 +3442,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention et traitements contre le virus respiratoire syncytial (VRS)</w:t>
+                <w:t xml:space="preserve">RSV polymerase: An exquisite antiviral target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ForumLabo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées des nouveaux entrants de la GS-HEADS - U. Paris Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674605v1</w:t>
+                <w:t xml:space="preserve">hal-04674612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSV polymerase: An exquisite antiviral target</w:t>
+                <w:t xml:space="preserve">Prévention et traitements contre le virus respiratoire syncytial (VRS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des nouveaux entrants de la GS-HEADS - U. Paris Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">Journée ForumLabo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674612v1</w:t>
+                <w:t xml:space="preserve">hal-04674605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of RSV polymerase: Tale of a viral &amp;quot;glass cannon”</w:t>
+                <w:t xml:space="preserve">The respiratory syncytial virus RNA polymerase: a vulnerable but puzzling engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop - 2nd Pediatric Immunology Program Meeting: focus on RSV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Fontenay aux Roses, France</w:t>
+              <w:t xml:space="preserve">Séminaire de départmement (AFMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674596v1</w:t>
+                <w:t xml:space="preserve">hal-04674601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The respiratory syncytial virus RNA polymerase: a vulnerable but puzzling engine</w:t>
+                <w:t xml:space="preserve">Inhibition of RSV polymerase: Tale of a viral &amp;quot;glass cannon”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de départmement (AFMB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop - 2nd Pediatric Immunology Program Meeting: focus on RSV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Fontenay aux Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674601v1</w:t>
+                <w:t xml:space="preserve">hal-04674596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication of negative-sense RNA viruses and their inhibition</w:t>
+                <w:t xml:space="preserve">Viral RNA-dependent RNA polymerases: Smart engines riddled with vulnerabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de départmement (LBPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Orsay, France</w:t>
+              <w:t xml:space="preserve">Séminaire de départmement (VIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674588v1</w:t>
+                <w:t xml:space="preserve">hal-04674586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral RNA-dependent RNA polymerases: Smart engines riddled with vulnerabilities</w:t>
+                <w:t xml:space="preserve">Replication of negative-sense RNA viruses and their inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de départmement (VIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Séminaire de départmement (LBPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674586v1</w:t>
+                <w:t xml:space="preserve">hal-04674588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication machinery of RNA viruses and cohabitation with their host</w:t>
               </w:r>
@@ -4177,51 +4177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Russ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhi Thakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert M. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4298,51 +4298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Russ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhi Thakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert M. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4680,51 +4680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyanne Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4805,51 +4805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyanne Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5055,51 +5055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna J. Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Blondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5274,51 +5274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K Plemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgars Jecs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Liotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,51 +5647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-assembly of biomolecular condensate seeds drives RSV replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhanushika Ratnayake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanne Boersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5945,51 +5945,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BC591AC"/>
+    <w:nsid w:val="72AF99AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6176,51 +6176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-sourimant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1660-1666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399147v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Estampes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00127-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Lieber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Aggarwal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Joong Yoon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cox" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae-Ji Kang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Toots" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugunthan Govindarajan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo2236" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wolf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Juergens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32045-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj5508" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Horspool" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynnan Russ" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjin Ye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02184-21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26760-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chiem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desarey Morales Vasquez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Silvas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Gyu Park" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Piepenbrink" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01126-21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111593118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plemper" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2021.06.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Natchus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PPAT.1009371" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Luthra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Anantpadma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti De" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.0c00512" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhi Thakkar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1590" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Edwards" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gai Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Pietzsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00416" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pribut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaiser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wilson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgars Jecs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackery Dentmon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00524" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ikegame" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0752-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353778v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan S A Gilman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Fung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishani Behera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jordan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.08.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ludeke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.ra118.004862" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan Sawatsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata da Fontoura Budaszewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02064-17" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Plemper" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8090251" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix Welti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Chevret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03619-14" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gabiane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.03666-14" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6104" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado Rodrigues" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674605v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674612v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674596v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674601v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674583v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Cox" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongjoon Yoon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Russ" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T. Brenden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155925v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravjouybari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tahir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Debart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674567v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyanne Gault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674562v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna J. Fix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Liotta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pelly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371134v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Joaquina Jimenez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravijouybari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bessonne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155891v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanushika Ratnayake" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Boersma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04674500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015VERS019V" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-sourimant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1660-1666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399147v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Estampes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00127-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Lieber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Aggarwal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Joong Yoon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cox" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae-Ji Kang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Toots" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugunthan Govindarajan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo2236" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wolf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Juergens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32045-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj5508" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Horspool" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynnan Russ" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjin Ye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02184-21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chiem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Gyu Park" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Silvas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desarey Morales Vasquez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111593118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plemper" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2021.06.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673875v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Natchus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PPAT.1009371" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26760-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Piepenbrink" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01126-21" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Edwards" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gai Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti De" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Pietzsch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00416" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pribut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaiser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wilson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgars Jecs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackery Dentmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00524" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ikegame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0752-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Luthra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Anantpadma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.0c00512" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhi Thakkar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1590" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353778v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan S A Gilman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Fung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishani Behera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jordan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.08.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ludeke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.ra118.004862" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan Sawatsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata da Fontoura Budaszewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02064-17" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Plemper" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8090251" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gabiane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.03666-14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix Welti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Chevret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03619-14" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6104" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado Rodrigues" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674612v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674605v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674601v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674588v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674583v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Cox" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongjoon Yoon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Russ" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T. Brenden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155925v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravjouybari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tahir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Debart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674567v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyanne Gault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674562v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna J. Fix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Liotta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pelly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371134v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Joaquina Jimenez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravijouybari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bessonne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155891v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanushika Ratnayake" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Boersma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04674500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015VERS019V" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>