--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1660-1666</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=B9lUTEkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -220,3017 +241,3017 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can plitidepsin be used as an antiviral against RSV?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Estampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/msphere.00127-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4’-Fluorouridine mitigates lethal infection with pandemic human and highly pathogenic avian influenza viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megha Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeong-Joong Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hae-Ji Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (4), pp.e1011342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orally efficacious lead of the AVG inhibitor series targeting a dynamic interface in the respiratory syncytial virus polymerase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeong-Joong Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mart Toots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mugunthan Govindarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (25), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.abo2236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 VOC type and biological sex affect molnupiravir efficacy in severe COVID-19 dwarf hamster model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Juergens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.4416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-32045-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4′-Fluorouridine is an oral antiviral that blocks respiratory syncytial virus and SARS-CoV-2 replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megha Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 375 (6577), pp.161-167. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abj5508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Antibody Mediated Protection against Alpha, Beta, and Delta SARS-CoV-2 Variants of Concern in K18-hACE2 Transgenic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Horspool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brynnan Russ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengjin Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/jvi.02184-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of SARS-CoV-2 infection dynamic in vivo using reporter-expressing viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengjin Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Gyu Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Silvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desarey Morales Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (41), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2111593118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and pitfalls of a year of drug repurposing screens against COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megha Aggarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Plemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49, pp.183-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coviro.2021.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic targeting of measles virus polymerase with ERDRP-0519 suppresses all RNA synthesis activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mugunthan Govindarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Natchus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Plemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (2), pp.e1009371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/JOURNAL.PPAT.1009371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral prodrug of remdesivir parent GS-441524 is efficacious against SARS-CoV-2 in ferrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.6415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-26760-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bifluorescent-Based Assay for the Identification of Neutralizing Antibodies against SARS-CoV-2 Variants of Concern In Vitro and In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desarey Morales Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desarey Morales Vasquez</w:t>
+                <w:t xml:space="preserve">Jesus Silvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Silvas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jun-Gyu Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Piepenbrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 95 (22), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.01126-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Molecule Compounds That Inhibit Antioxidant Response Gene Expression in an Inducer-Dependent Manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampriti De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Pietzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (3), pp.489-502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Discovery of Potent Fusion Inhibitors for Respiratory Syncytial Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Pribut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgars Jecs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zackery Dentmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (5), pp.922-929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orally efficacious broad-spectrum allosteric inhibitor of paramyxovirus polymerase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sourimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mart Toots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Cox</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jeong-Joong Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Ikegame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (10), pp.1232-1246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41564-020-0752-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Throughput Screening Assay to Identify Small Molecule Inhibitors of Marburg Virus VP40 Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Luthra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manu Anantpadma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampriti De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (10), pp.2783-2799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsinfecdis.0c00512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral evolution identifies a regulatory interface between paramyxovirus polymerase complex and nucleocapsid that controls replication dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhi Thakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Plemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.aaz1590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Respiratory Syncytial Virus Polymerase Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan S A Gilman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Fung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishani Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 179 (1), pp.193-204.e14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2019.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an allosteric inhibitor class blocking RNA elongation by the respiratory syncytial virus polymerase complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mart Toots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Cox</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jeong-Joong Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ludeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 293 (43), pp.16761-16777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.ra118.004862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unstructured Paramyxovirus Nucleocapsid Protein Tail Domain Modulates Viral Pathogenesis through Regulation of Transcriptase Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhi Thakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bevan Sawatsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata da Fontoura Budaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.02064-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization, Function, and Therapeutic Targeting of the Morbillivirus RNA-Dependent RNA Polymerase Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K Plemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (9), pp.251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v8090251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Characterization of the Binding Site of the Respiratory Syncytial Virus Phosphoprotein to RNA-Free Nucleoprotein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gabiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick England</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 89 (7), pp.3484-3496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/jvi.03666-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping and characterization of the L-polymerase-binding domain of the respiratory syncytial virus phosphoprotein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Rameix Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 89 (8), pp.4421-4433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.03619-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the replication of respiratory syncytial virus in cells and in living mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms6104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3240,1263 +3261,1263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The respiratory syncytial virus polymerase complex: a breeding ground for antivirals still challenging to inhibit in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’AC Cibles virales et de la Fondation de la Maison de la Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANRS-MIE Next-Generation Antiviral Therapeutics: Bridging Innovation and Medicinal Chemistry; Fondation de la Maison de la Chimie, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINE-TUNED REGULATION OF THE RESPIRATORY SYNCYTIAL VIRUS NUCLEOPROTEIN BY POSTTRANSLATIONAL MODIFICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Basse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Machado Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">negative sense virus meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSV polymerase: An exquisite antiviral target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des nouveaux entrants de la GS-HEADS - U. Paris Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention et traitements contre le virus respiratoire syncytial (VRS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ForumLabo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The respiratory syncytial virus RNA polymerase: a vulnerable but puzzling engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de départmement (AFMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of RSV polymerase: Tale of a viral &amp;quot;glass cannon”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop - 2nd Pediatric Immunology Program Meeting: focus on RSV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Fontenay aux Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral RNA-dependent RNA polymerases: Smart engines riddled with vulnerabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de départmement (VIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication of negative-sense RNA viruses and their inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de départmement (LBPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication machinery of RNA viruses and cohabitation with their host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de départmement (I2BC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic assessment of paramyxovirus polymerase initiation with a small-molecule probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert M. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K Plemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society for Virology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Fort Collins, CO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the mechanism of action of an allosteric inhibitor of Respiratory Syncytial Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mart Toots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeongjoon Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mugunthan Govindarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society for Virology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Minneapolis (MN), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of morbillivirus replication complex by cross talk between the Ncore and Ntail domains of the Nucleoprotein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Russ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhi Thakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert M. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K Plemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Southeastern Regional Virology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Atlanta (GA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of morbillivirus replication complex by cross talk between the Ncore and Ntail domains of the Nucleoprotein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Russ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhi Thakkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert M. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K Plemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society for Virology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, College Park (MD), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Throughput Screening of Small Molecule Inhibitors of the RNA-Dependent RNA Polymerase Complex of Respiratory Syncytial Virus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven T. Brenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K Plemper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society for Virology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Madison (WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4506,650 +4527,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARISON OF NON-RADIOACTIVE ASSAYS TO STUDY THE RNA-DEPENDENT RNA-POLYMERASE ACTIVITY OF RESPIRATORY SYNCYTIAL VIRUS IN VITRO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Okhravjouybari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Debart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">negative sense virus meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du site de liaison de l'ARN polymérase du virus réspiratoire syncytial sur la phosphoprotéine virale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sourimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sourimant</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyanne Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe Journées Francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du site de liaison de l'ARN polymérase du virus réspiratoire syncytial sur la phosphoprotéine virale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sourimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sourimant</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyanne Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Journées Francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant hRSV expressing mCherry or luciferase without fitness alteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna J. Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Negative Strand Virus Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Granada, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’un nouvel outil de génétique inverse pour le Virus Respiratoire Syncytial humain et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Rameix-Welti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna J. Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Blondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVèmes journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5159,222 +5180,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicyclic fused pyrazole derivatives for the treatment of respiratory infections including rsv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K Plemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 2024/0352013 A1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitors of rsv replication and applications thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K Plemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgars Jecs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Liotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Pelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US20210244740A1. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5384,383 +5405,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct interaction between RSV polymerase L and active Rab11a mediates viral ribonucleoprotein transport to assembly sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Joaquina Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Okhravijouybari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Bessonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Plitidepsin Be Used as an Antiviral Against RSV?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Estampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Sutto-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-assembly of biomolecular condensate seeds drives RSV replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhanushika Ratnayake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanne Boersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sourimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5770,114 +5791,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation structurale et fonctionnelle de la polymérase du virus respiratoire syncytial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de versailles Saint-Quentin-en-Yvelines, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015VERS019V⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04674500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5945,51 +5966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72AF99AD"/>
+    <w:nsid w:val="DD36474B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6176,51 +6197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-sourimant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1660-1666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399147v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Estampes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00127-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Lieber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Aggarwal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Joong Yoon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cox" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae-Ji Kang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Toots" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugunthan Govindarajan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo2236" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wolf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Juergens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32045-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj5508" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Horspool" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynnan Russ" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjin Ye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02184-21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673882v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chiem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Gyu Park" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Silvas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desarey Morales Vasquez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111593118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plemper" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2021.06.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673875v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Natchus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PPAT.1009371" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26760-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Piepenbrink" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01126-21" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Edwards" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gai Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti De" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Pietzsch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00416" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pribut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaiser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wilson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgars Jecs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackery Dentmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00524" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ikegame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0752-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Luthra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Anantpadma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.0c00512" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhi Thakkar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1590" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353778v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan S A Gilman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Fung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishani Behera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jordan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.08.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ludeke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.ra118.004862" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan Sawatsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata da Fontoura Budaszewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02064-17" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Plemper" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8090251" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gabiane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.03666-14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix Welti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Chevret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03619-14" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6104" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado Rodrigues" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674612v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674605v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674601v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674588v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674583v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Cox" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongjoon Yoon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Russ" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T. Brenden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155925v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravjouybari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tahir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Debart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674567v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyanne Gault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674562v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna J. Fix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Liotta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pelly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371134v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Joaquina Jimenez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravijouybari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bessonne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155891v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanushika Ratnayake" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Boersma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04674500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015VERS019V" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-sourimant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1660-1666" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=B9lUTEkAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Estampes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Sutto-Ortiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00127-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Lieber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Aggarwal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Joong Yoon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cox" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae-Ji Kang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Toots" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugunthan Govindarajan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo2236" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wolf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Juergens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32045-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj5508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Horspool" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynnan Russ" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjin Ye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Lee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02184-21" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chiem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Gyu Park" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Silvas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desarey Morales Vasquez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111593118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plemper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2021.06.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Natchus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PPAT.1009371" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26760-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Piepenbrink" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01126-21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Edwards" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gai Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti De" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Pietzsch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00416" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pribut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaiser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wilson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgars Jecs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackery Dentmon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00524" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ikegame" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-020-0752-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Luthra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Anantpadma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.0c00512" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhi Thakkar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz1590" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan S A Gilman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Fung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishani Behera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jordan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.08.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ludeke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.ra118.004862" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan Sawatsky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata da Fontoura Budaszewski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02064-17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Plemper" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8090251" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gabiane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.03666-14" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix Welti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Chevret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03619-14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Rameix-Welti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Herv&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6104" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156384v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156402v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Machado Rodrigues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674612v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674605v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674601v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674588v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674520v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Cox" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674517v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongjoon Yoon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Russ" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674514v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674513v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven T. Brenden" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravjouybari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tahir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Debart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674567v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyanne Gault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744494v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna J. Fix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810877v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674507v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Liotta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pelly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371134v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Joaquina Jimenez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Okhravijouybari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bessonne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155891v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanushika Ratnayake" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Boersma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04674500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015VERS019V" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>