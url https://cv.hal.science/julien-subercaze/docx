--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1424,1516 +1424,1490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02010031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pi-CEP: Predictive Complex Event Processing using Range Queries over Historical Pattern Space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upsortable: Programming Top-K Queries Over Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Gillani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Data Mining (ICDM) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, NEw Orleans, United States</w:t>
+              <w:t xml:space="preserve">43rd International Conference on Very Large Data Bases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613798v1</w:t>
+                <w:t xml:space="preserve">hal-01518606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docker2RDF: Lifting the docker Registry Hub into RDF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaudron: Extending DBpedia with measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Honolulu, Hawai, United States</w:t>
+              <w:t xml:space="preserve">14th European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eva Blomqvist, Diana Maynard, Aldo Gangemi, May 2017, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636996v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaudron: Extending DBpedia with measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pi-CEP: Predictive Complex Event Processing using Range Queries over Historical Pattern Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Gillani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eva Blomqvist, Diana Maynard, Aldo Gangemi, May 2017, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">International Conference on Data Mining (ICDM) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, NEw Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477214v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upsortable: Programming Top-K Queries Over Data Streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Docker2RDF: Lifting the docker Registry Hub into RDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference on Very Large Data Bases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518606v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance top-k processing of non-linear windows over data streams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Syed Gillani</w:t>
+                <w:t xml:space="preserve">Plongement de métrique pour le calcul de similarité sémantique à l'échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Subercaze</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th ACM International Conference on Distributed and Event-based Systems, DEBS '16, Irvine, CA, USA, June 20 - 24, 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16 èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377269v1</w:t>
+                <w:t xml:space="preserve">hal-01254852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USE-RB : Benchmarking how reasoners work in harmony with modern hardware</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferray: fast in-memory RDF inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Subercaze</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, KOBE, Japan</w:t>
+              <w:t xml:space="preserve">BDA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388104v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Merging Heuristic for the Rectangle Decomposition of Binary Matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High performance top-k processing of non-linear windows over data streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Gillani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Algorithms - 15th International Symposium, SEA 2016, St. Petersburg, Russia, June 5-8, 2016, Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-38851-9_21⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 10th ACM International Conference on Distributed and Event-based Systems, DEBS '16, Irvine, CA, USA, June 20 - 24, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.293--300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2933267.2933507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377268v1</w:t>
+                <w:t xml:space="preserve">hal-01377269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de commentaires utilisateurs sur le Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">USE-RB : Benchmarking how reasoners work in harmony with modern hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">15th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, KOBE, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254845v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel sort-merge-join reasoning</w:t>
+                <w:t xml:space="preserve">A Merging Heuristic for the Rectangle Decomposition of Binary Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Semantic Web Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Algorithms - 15th International Symposium, SEA 2016, St. Petersburg, Russia, June 5-8, 2016, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.310--325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-38851-9_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388099v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferray: fast in-memory RDF inference</w:t>
+                <w:t xml:space="preserve">Extraction de commentaires utilisateurs sur le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLDB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, New Delhi, India</w:t>
+              <w:t xml:space="preserve">16 èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245610v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254845v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental and Directed Rule-Based Inference on RDFS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel sort-merge-join reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">15th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, KOBE, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384248v1</w:t>
+                <w:t xml:space="preserve">hal-01388099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plongement de métrique pour le calcul de similarité sémantique à l'échelle</w:t>
+                <w:t xml:space="preserve">Inferray: fast in-memory RDF inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">VLDB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254852v1</w:t>
+                <w:t xml:space="preserve">hal-01245610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferray: fast in-memory RDF inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incremental and Directed Rule-Based Inference on RDFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">DEXA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384368v1</w:t>
+                <w:t xml:space="preserve">hal-01384248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
+                <w:t xml:space="preserve">Slider : un Raisonneur Incrémental Évolutif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170923v1</w:t>
+                <w:t xml:space="preserve">hal-01255230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On metric embedding for boosting semantic similarity computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2962,2149 +2936,2175 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartKeepers: A Decentralized, Secure, and Flexible Social Platform for Coworkers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charline Berthot</w:t>
+                <w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Gillani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederique Laforest</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Semantic Web Conference (ESWC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9_3⟩</w:t>
+              <w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.293-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2675743.2772587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227529v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slider : un Raisonneur Incrémental Évolutif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Chevalier</w:t>
+                <w:t xml:space="preserve">SmartKeepers: A Decentralized, Secure, and Flexible Social Platform for Coworkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Berthot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Semantic Web Conference (ESWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255230v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slider: an Efficient Incremental Reasoner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining user-generated comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGMOD</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163676v1</w:t>
+                <w:t xml:space="preserve">hal-01187082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining user-generated comments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slider: an Efficient Incremental Reasoner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGMOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2723372.2735363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187082v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FoP: Never-ending face recognition and data lifting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video Stream Transmodality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gravier</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Hypertext and Hypermedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lisboa, France. pp.28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004892000280037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995682v1</w:t>
+                <w:t xml:space="preserve">hal-00993320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hashtags dictionary from crowdsourced definitions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C3PO: a Spontaneous and Ephemeral Social Networking Framework for a collaborative Creation and Publishing of Multimedia Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounia Abik</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Information Integration on the Web (IIWeb 2014) co-located with 30th ICDE 2014}</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on selected topics in Mobile and Wireless Networking (MoWNet 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.129-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.10.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010169v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FoP: Never-Ending Learner for Multimedia Knowledge Extraction</w:t>
+                <w:t xml:space="preserve">FoP: Never-ending face recognition and data lifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Conference on Hypertext and Hypermedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Santiago, Chile. pp.321-323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252724v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Stream Transmodality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Rocher</w:t>
+                <w:t xml:space="preserve">A hashtags dictionary from crowdsourced definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merieme Ghenname</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Abik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Workshop on Information Integration on the Web (IIWeb 2014) co-located with 30th ICDE 2014}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Chicago, IL, United States. pp.NA</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993320v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C3PO: a Spontaneous and Ephemeral Social Networking Framework for a collaborative Creation and Publishing of Multimedia Contents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FoP: Never-Ending Learner for Multimedia Knowledge Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on selected topics in Mobile and Wireless Networking (MoWNet 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.129-134, </w:t>
+              <w:t xml:space="preserve">The 2014 IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Varsovie, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.10.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069778v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nell2RDF: Read the Web, and turn it into RDF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+                <w:t xml:space="preserve">HashGraph : an expressive and scalable Twitter users profile for recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quentin Cruzille</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second international workshop on Knowledge Discovery and Data Mining Meets Linked Open Data (Know@LOD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2013 IEEE/WIC/ACM International Conference on Web Intelligence (WI'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Atlanta, United States. pp.101-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00826385v1</w:t>
+                <w:t xml:space="preserve">hal-00973728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Experience, a very personal experience !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lavignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Prague, European Union. pp.231-235, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DEXA.2013.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00990156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Experience in 3D Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lavignotte</w:t>
+                <w:t xml:space="preserve">Nell2RDF: Read the Web, and turn it into RDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fayolle</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cruzille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second international workshop on Knowledge Discovery and Data Mining Meets Linked Open Data (Know@LOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEXA.2013.30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-00990146v1</w:t>
+                <w:t xml:space="preserve">emse-00826385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Recommendation Based Hashtags on E-learning Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachida Ajhoun</w:t>
+                <w:t xml:space="preserve">Quality of Experience in 3D Multimedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lavignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISKO-Maghreb'2013 Concepts and Tools for Knowledge Management (KM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lisbonne, France. pp.119-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEXA.2013.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010211v1</w:t>
+                <w:t xml:space="preserve">ujm-00990146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HashGraph : an expressive and scalable Twitter users profile for recommendation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personalized Recommendation Based Hashtags on E-learning Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merieme Ghenname</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Abik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Ajhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE/WIC/ACM International Conference on Web Intelligence (WI'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Atlanta, United States. pp.101-108</w:t>
+              <w:t xml:space="preserve">ISKO-Maghreb'2013 Concepts and Tools for Knowledge Management (KM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tunisia. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973728v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from visualizing and Interacting with the Semantic Web Dog Food</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The twitaholic next door.: scalable friend recommender system using a concept-sensitive hash function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Subercaze</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Benmira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimi Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Programming the Semantic Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Boston, Massachusetts, United States. pp.1-16</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Hawaii, United States. pp.2275-2278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990176v1</w:t>
+                <w:t xml:space="preserve">hal-00991851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning a Web 2.0 social network into a Web 3.0, distributed, and secured social web application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lifting user generated comments to SIOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Web Conference (WWW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.417-420</w:t>
+              <w:t xml:space="preserve">KECSM-2012 - Knowledge Extraction &amp; Consolidation from Social Media 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boston, Massachussets, United States. pp.48-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732706v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifting user generated comments to SIOC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whispering Interactions to the End User Using Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gravier</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KECSM-2012 - Knowledge Extraction &amp; Consolidation from Social Media 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Boston, Massachussets, United States. pp.48-62</w:t>
+              <w:t xml:space="preserve">6th International Symposium, RuleML 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.208-2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990167v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whispering Interactions to the End User Using Rules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning from visualizing and Interacting with the Semantic Web Dog Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium, RuleML 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.208-2014</w:t>
+              <w:t xml:space="preserve">International Workshop on Programming the Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boston, Massachusetts, United States. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941125v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The twitaholic next door.: scalable friend recommender system using a concept-sensitive hash function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bamba</w:t>
+                <w:t xml:space="preserve">Turning a Web 2.0 social network into a Web 3.0, distributed, and secured social web application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Story Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blin Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jimi Fontaine</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Hawaii, United States. pp.2275-2278</w:t>
+              <w:t xml:space="preserve">World Wide Web Conference (WWW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.417-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991851v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Community-based Framework for Healthcare Data Sharing (Poster, Part 2)</w:t>
               </w:r>
@@ -5507,459 +5507,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00370961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virtual Knowledge Community for Human Rights Monitoring for People with Disabilities.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christo El Morr</w:t>
+                <w:t xml:space="preserve">Peer to Peer Model for Virtual Knowledge Communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcia Rioux</w:t>
+                <w:t xml:space="preserve">Jacques Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Based Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Netherlands. pp.78-84</w:t>
+              <w:t xml:space="preserve">7th International Conference on ARTIFICIAL INTELLIGENCE, KNOWLEDGE ENGINEERING and DATA BASES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Cambridge, United Kingdom. pp.365-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00379323v1</w:t>
+                <w:t xml:space="preserve">ujm-00379307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Business Model and Technical Platform for the Service Oriented Context-Aware Mobile Virtual Communities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Virtual Knowledge Community for Human Rights Monitoring for People with Disabilities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christo El Morr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pravin Pawar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Konstantas</w:t>
+                <w:t xml:space="preserve">Marcia Rioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications ISCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Morocco. pp.103-110</w:t>
+              <w:t xml:space="preserve">International Conference on Web Based Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Netherlands. pp.78-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00379317v1</w:t>
+                <w:t xml:space="preserve">ujm-00379323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Service Oriented Framework for Mobile Business Virtual Communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Business Model and Technical Platform for the Service Oriented Context-Aware Mobile Virtual Communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pravin Pawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert-Jan van Beijnum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Calmet</w:t>
+                <w:t xml:space="preserve">Dimitri Konstantas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Conference on Virtual Enterprises and Collaborative Networks (Pro-VE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Poznan, Poland. pp.493-500</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications ISCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Morocco. pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00379327v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00379317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer to Peer Model for Virtual Knowledge Communities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Service Oriented Framework for Mobile Business Virtual Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pravin Pawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on ARTIFICIAL INTELLIGENCE, KNOWLEDGE ENGINEERING and DATA BASES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Cambridge, United Kingdom. pp.365-370</w:t>
+              <w:t xml:space="preserve">IFIP Conference on Virtual Enterprises and Collaborative Networks (Pro-VE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Poznan, Poland. pp.493-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00379307v1</w:t>
+                <w:t xml:space="preserve">ujm-00379327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-aware applications using personal sensors</w:t>
               </w:r>
@@ -6066,51 +6066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation in Virtual Knowledge Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6305,51 +6305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Reasoning on RDFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6471,51 +6471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christo El Morr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Dinca-Panaitescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6924,51 +6924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191587" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri&#232;me Ghenname" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Abik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecos.v10i9.6261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-150307" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00952986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo El Morr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinca-Panaitescu Mihaela" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martia Rioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatos Torba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrhammen Kammoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88708-6_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02010031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Ayed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933507" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Rocher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38851-9_21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254845v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Berthot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2735363" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ghenname" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.134" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004892000280037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00826385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cruzille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990156v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavignotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2013.30" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010211v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ajhoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Story Henry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Romain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jailly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bamba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benmira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Coi Juri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lopez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Joly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Koivisto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01347-8_56" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Rioux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Pawar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert-Jan van Beijnum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Konstantas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Calmet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379270v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Minh Dang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sasaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261407v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dinca-Panaitescu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630360v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18308-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191587" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri&#232;me Ghenname" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Abik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecos.v10i9.6261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-150307" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00952986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo El Morr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinca-Panaitescu Mihaela" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martia Rioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatos Torba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrhammen Kammoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88708-6_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02010031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Ayed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377269v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933507" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Rocher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38851-9_21" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254845v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Berthot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2735363" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993320v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004892000280037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ghenname" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavignotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2013.30" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00826385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cruzille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ajhoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bamba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benmira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Fontaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jailly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Story Henry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Romain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Coi Juri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lopez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Joly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Koivisto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01347-8_56" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Calmet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Rioux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Pawar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert-Jan van Beijnum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Konstantas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379270v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Minh Dang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sasaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261407v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dinca-Panaitescu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630360v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18308-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>