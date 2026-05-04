--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1424,1396 +1424,1396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02010031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upsortable: Programming Top-K Queries Over Data Streams</w:t>
+                <w:t xml:space="preserve">Chaudron: Extending DBpedia with measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference on Very Large Data Bases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">14th European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eva Blomqvist, Diana Maynard, Aldo Gangemi, May 2017, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518606v1</w:t>
+                <w:t xml:space="preserve">hal-01477214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaudron: Extending DBpedia with measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pi-CEP: Predictive Complex Event Processing using Range Queries over Historical Pattern Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Gillani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eva Blomqvist, Diana Maynard, Aldo Gangemi, May 2017, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">International Conference on Data Mining (ICDM) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, NEw Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477214v1</w:t>
+                <w:t xml:space="preserve">hal-01613798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pi-CEP: Predictive Complex Event Processing using Range Queries over Historical Pattern Space</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+                <w:t xml:space="preserve">Docker2RDF: Lifting the docker Registry Hub into RDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gravier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Data Mining (ICDM) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, NEw Orleans, United States</w:t>
+              <w:t xml:space="preserve">Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613798v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docker2RDF: Lifting the docker Registry Hub into RDF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upsortable: Programming Top-K Queries Over Data Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Gillani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Honolulu, Hawai, United States</w:t>
+              <w:t xml:space="preserve">43rd International Conference on Very Large Data Bases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636996v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plongement de métrique pour le calcul de similarité sémantique à l'échelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High performance top-k processing of non-linear windows over data streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Gillani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 10th ACM International Conference on Distributed and Event-based Systems, DEBS '16, Irvine, CA, USA, June 20 - 24, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.293--300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2933267.2933507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254852v1</w:t>
+                <w:t xml:space="preserve">hal-01377269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferray: fast in-memory RDF inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">USE-RB : Benchmarking how reasoners work in harmony with modern hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">15th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, KOBE, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384368v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance top-k processing of non-linear windows over data streams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Syed Gillani</w:t>
+                <w:t xml:space="preserve">A Merging Heuristic for the Rectangle Decomposition of Binary Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Subercaze</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th ACM International Conference on Distributed and Event-based Systems, DEBS '16, Irvine, CA, USA, June 20 - 24, 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2933267.2933507⟩</w:t>
+              <w:t xml:space="preserve">Experimental Algorithms - 15th International Symposium, SEA 2016, St. Petersburg, Russia, June 5-8, 2016, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.310--325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-38851-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377269v1</w:t>
+                <w:t xml:space="preserve">hal-01377268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USE-RB : Benchmarking how reasoners work in harmony with modern hardware</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de commentaires utilisateurs sur le Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Subercaze</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, KOBE, Japan</w:t>
+              <w:t xml:space="preserve">16 èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388104v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254845v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Merging Heuristic for the Rectangle Decomposition of Binary Matrices</w:t>
+                <w:t xml:space="preserve">Parallel sort-merge-join reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Algorithms - 15th International Symposium, SEA 2016, St. Petersburg, Russia, June 5-8, 2016, Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, KOBE, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377268v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de commentaires utilisateurs sur le Web</w:t>
+                <w:t xml:space="preserve">Inferray: fast in-memory RDF inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">VLDB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254845v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel sort-merge-join reasoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incremental and Directed Rule-Based Inference on RDFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, KOBE, Japan</w:t>
+              <w:t xml:space="preserve">DEXA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388099v1</w:t>
+                <w:t xml:space="preserve">hal-01384248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferray: fast in-memory RDF inference</w:t>
+                <w:t xml:space="preserve">Plongement de métrique pour le calcul de similarité sémantique à l'échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLDB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, New Delhi, India</w:t>
+              <w:t xml:space="preserve">16 èmes Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245610v1</w:t>
+                <w:t xml:space="preserve">hal-01254852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental and Directed Rule-Based Inference on RDFS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Inferray: fast in-memory RDF inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Chevalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">BDA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384248v1</w:t>
+                <w:t xml:space="preserve">hal-01384368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slider : un Raisonneur Incrémental Évolutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3234,1877 +3234,1877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining user-generated comments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slider: an Efficient Incremental Reasoner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGMOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2723372.2735363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187082v1</w:t>
+                <w:t xml:space="preserve">hal-01163676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slider: an Efficient Incremental Reasoner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining user-generated comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGMOD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Singapour, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2723372.2735363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01163676v1</w:t>
+                <w:t xml:space="preserve">hal-01187082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Stream Transmodality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Rocher</w:t>
+                <w:t xml:space="preserve">FoP: Never-ending face recognition and data lifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marius Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Conference on Hypertext and Hypermedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Santiago, Chile. pp.321-323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993320v1</w:t>
+                <w:t xml:space="preserve">hal-00995682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C3PO: a Spontaneous and Ephemeral Social Networking Framework for a collaborative Creation and Publishing of Multimedia Contents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hashtags dictionary from crowdsourced definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merieme Ghenname</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Mahéo</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Abik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on selected topics in Mobile and Wireless Networking (MoWNet 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Workshop on Information Integration on the Web (IIWeb 2014) co-located with 30th ICDE 2014}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Chicago, IL, United States. pp.NA</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069778v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FoP: Never-ending face recognition and data lifting</w:t>
+                <w:t xml:space="preserve">FoP: Never-Ending Learner for Multimedia Knowledge Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Hypertext and Hypermedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2014 IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Varsovie, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995682v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hashtags dictionary from crowdsourced definitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Merieme Ghenname</w:t>
+                <w:t xml:space="preserve">Video Stream Transmodality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Preda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Information Integration on the Web (IIWeb 2014) co-located with 30th ICDE 2014}</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lisboa, France. pp.28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004892000280037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010169v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FoP: Never-Ending Learner for Multimedia Knowledge Extraction</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C3PO: a Spontaneous and Ephemeral Social Networking Framework for a collaborative Creation and Publishing of Multimedia Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Varsovie, Poland. </w:t>
+              <w:t xml:space="preserve">International conference on selected topics in Mobile and Wireless Networking (MoWNet 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.129-134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252724v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HashGraph : an expressive and scalable Twitter users profile for recommendation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of Experience, a very personal experience !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lavignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Laforest</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE/WIC/ACM International Conference on Web Intelligence (WI'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Prague, European Union. pp.231-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEXA.2013.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973728v1</w:t>
+                <w:t xml:space="preserve">ujm-00990156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Experience, a very personal experience !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lavignotte</w:t>
+                <w:t xml:space="preserve">Nell2RDF: Read the Web, and turn it into RDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fayolle</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cruzille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second international workshop on Knowledge Discovery and Data Mining Meets Linked Open Data (Know@LOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEXA.2013.30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-00990156v1</w:t>
+                <w:t xml:space="preserve">emse-00826385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nell2RDF: Read the Web, and turn it into RDF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
+                <w:t xml:space="preserve">Personalized Recommendation Based Hashtags on E-learning Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merieme Ghenname</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Abik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Ajhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second international workshop on Knowledge Discovery and Data Mining Meets Linked Open Data (Know@LOD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISKO-Maghreb'2013 Concepts and Tools for Knowledge Management (KM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tunisia. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00826385v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Experience in 3D Multimedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lavignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lisbonne, France. pp.119-125, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DEXA.2013.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00990146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Recommendation Based Hashtags on E-learning Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HashGraph : an expressive and scalable Twitter users profile for recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISKO-Maghreb'2013 Concepts and Tools for Knowledge Management (KM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Tunisia. pp.NA</w:t>
+              <w:t xml:space="preserve">2013 IEEE/WIC/ACM International Conference on Web Intelligence (WI'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Atlanta, United States. pp.101-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010211v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The twitaholic next door.: scalable friend recommender system using a concept-sensitive hash function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bamba</w:t>
+                <w:t xml:space="preserve">Learning from visualizing and Interacting with the Semantic Web Dog Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jimi Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Hawaii, United States. pp.2275-2278</w:t>
+              <w:t xml:space="preserve">International Workshop on Programming the Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boston, Massachusetts, United States. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991851v1</w:t>
+                <w:t xml:space="preserve">hal-00990176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifting user generated comments to SIOC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turning a Web 2.0 social network into a Web 3.0, distributed, and secured social web application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Story Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blin Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KECSM-2012 - Knowledge Extraction &amp; Consolidation from Social Media 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Boston, Massachussets, United States. pp.48-62</w:t>
+              <w:t xml:space="preserve">World Wide Web Conference (WWW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.417-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990167v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whispering Interactions to the End User Using Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jailly</w:t>
+                <w:t xml:space="preserve">Lifting user generated comments to SIOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium, RuleML 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.208-2014</w:t>
+              <w:t xml:space="preserve">KECSM-2012 - Knowledge Extraction &amp; Consolidation from Social Media 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boston, Massachussets, United States. pp.48-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941125v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from visualizing and Interacting with the Semantic Web Dog Food</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whispering Interactions to the End User Using Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Programming the Semantic Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Boston, Massachusetts, United States. pp.1-16</w:t>
+              <w:t xml:space="preserve">6th International Symposium, RuleML 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.208-2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990176v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning a Web 2.0 social network into a Web 3.0, distributed, and secured social web application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The twitaholic next door.: scalable friend recommender system using a concept-sensitive hash function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Story Henry</w:t>
+                <w:t xml:space="preserve">Nabil Benmira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blin Romain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maret</w:t>
+                <w:t xml:space="preserve">Jimi Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Web Conference (WWW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.417-420</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Hawaii, United States. pp.2275-2278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732706v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Community-based Framework for Healthcare Data Sharing (Poster, Part 2)</w:t>
               </w:r>
@@ -5507,459 +5507,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00370961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer to Peer Model for Virtual Knowledge Communities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Virtual Knowledge Community for Human Rights Monitoring for People with Disabilities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christo El Morr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Calmet</w:t>
+                <w:t xml:space="preserve">Marcia Rioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on ARTIFICIAL INTELLIGENCE, KNOWLEDGE ENGINEERING and DATA BASES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Cambridge, United Kingdom. pp.365-370</w:t>
+              <w:t xml:space="preserve">International Conference on Web Based Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Netherlands. pp.78-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00379307v1</w:t>
+                <w:t xml:space="preserve">ujm-00379323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virtual Knowledge Community for Human Rights Monitoring for People with Disabilities.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christo El Morr</w:t>
+                <w:t xml:space="preserve">Towards Business Model and Technical Platform for the Service Oriented Context-Aware Mobile Virtual Communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pravin Pawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcia Rioux</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert-Jan van Beijnum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Konstantas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Based Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Netherlands. pp.78-84</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications ISCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Morocco. pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00379323v1</w:t>
+                <w:t xml:space="preserve">ujm-00379317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Business Model and Technical Platform for the Service Oriented Context-Aware Mobile Virtual Communities.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">A Service Oriented Framework for Mobile Business Virtual Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pravin Pawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Konstantas</w:t>
+                <w:t xml:space="preserve">Jacques Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications ISCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Morocco. pp.103-110</w:t>
+              <w:t xml:space="preserve">IFIP Conference on Virtual Enterprises and Collaborative Networks (Pro-VE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Poznan, Poland. pp.493-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00379317v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00379327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Service Oriented Framework for Mobile Business Virtual Communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peer to Peer Model for Virtual Knowledge Communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Calmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Conference on Virtual Enterprises and Collaborative Networks (Pro-VE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Poznan, Poland. pp.493-500</w:t>
+              <w:t xml:space="preserve">7th International Conference on ARTIFICIAL INTELLIGENCE, KNOWLEDGE ENGINEERING and DATA BASES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Cambridge, United Kingdom. pp.365-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00379327v1</w:t>
+                <w:t xml:space="preserve">ujm-00379307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-aware applications using personal sensors</w:t>
               </w:r>
@@ -6066,51 +6066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation in Virtual Knowledge Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6305,51 +6305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Reasoning on RDFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6471,51 +6471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christo El Morr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Dinca-Panaitescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6924,51 +6924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191587" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri&#232;me Ghenname" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Abik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecos.v10i9.6261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-150307" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00952986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo El Morr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinca-Panaitescu Mihaela" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martia Rioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatos Torba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrhammen Kammoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88708-6_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02010031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Ayed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chevalier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377269v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933507" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Rocher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38851-9_21" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254845v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Berthot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2735363" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993320v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004892000280037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ghenname" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavignotte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2013.30" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00826385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cruzille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ajhoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bamba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benmira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Fontaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jailly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Story Henry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Romain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Coi Juri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lopez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Joly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Koivisto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01347-8_56" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Calmet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Rioux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Pawar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert-Jan van Beijnum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Konstantas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379270v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Minh Dang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sasaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261407v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dinca-Panaitescu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630360v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18308-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191587" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri&#232;me Ghenname" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Abik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecos.v10i9.6261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-150307" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00952986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo El Morr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinca-Panaitescu Mihaela" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martia Rioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatos Torba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrhammen Kammoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88708-6_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02010031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Ayed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933507" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Rocher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38851-9_21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254845v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Berthot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2735363" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ghenname" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.134" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004892000280037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavignotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2013.30" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00826385v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cruzille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010211v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ajhoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Story Henry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Romain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jailly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bamba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benmira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Coi Juri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lopez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Joly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Koivisto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01347-8_56" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Rioux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Pawar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert-Jan van Beijnum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Konstantas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Calmet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379270v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Minh Dang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sasaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261407v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dinca-Panaitescu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630360v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18308-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>