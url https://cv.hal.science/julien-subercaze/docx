--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2871,256 +2871,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On metric embedding for boosting semantic similarity computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Gillani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association of Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.293-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2675743.2772587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166163v1</w:t>
+                <w:t xml:space="preserve">hal-01170923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On metric embedding for boosting semantic similarity computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Association of Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2675743.2772587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170923v1</w:t>
+                <w:t xml:space="preserve">hal-01166163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartKeepers: A Decentralized, Secure, and Flexible Social Platform for Coworkers</w:t>
               </w:r>
@@ -3234,239 +3234,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slider: an Efficient Incremental Reasoner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining user-generated comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGMOD</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163676v1</w:t>
+                <w:t xml:space="preserve">hal-01187082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining user-generated comments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slider: an Efficient Incremental Reasoner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGMOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2723372.2735363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187082v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FoP: Never-ending face recognition and data lifting</w:t>
               </w:r>
@@ -5507,299 +5507,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00370961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virtual Knowledge Community for Human Rights Monitoring for People with Disabilities.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christo El Morr</w:t>
+                <w:t xml:space="preserve">Towards Business Model and Technical Platform for the Service Oriented Context-Aware Mobile Virtual Communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pravin Pawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcia Rioux</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert-Jan van Beijnum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Konstantas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Based Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Netherlands. pp.78-84</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications ISCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Morocco. pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00379323v1</w:t>
+                <w:t xml:space="preserve">ujm-00379317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Business Model and Technical Platform for the Service Oriented Context-Aware Mobile Virtual Communities.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pravin Pawar</w:t>
+                <w:t xml:space="preserve">A Virtual Knowledge Community for Human Rights Monitoring for People with Disabilities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christo El Morr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Konstantas</w:t>
+                <w:t xml:space="preserve">Marcia Rioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications ISCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Morocco. pp.103-110</w:t>
+              <w:t xml:space="preserve">International Conference on Web Based Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Netherlands. pp.78-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00379317v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00379323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Service Oriented Framework for Mobile Business Virtual Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pravin Pawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6471,51 +6471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christo El Morr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Dinca-Panaitescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6924,51 +6924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191587" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri&#232;me Ghenname" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Abik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecos.v10i9.6261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-150307" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00952986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo El Morr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinca-Panaitescu Mihaela" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martia Rioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatos Torba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrhammen Kammoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88708-6_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02010031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Ayed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933507" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Rocher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38851-9_21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254845v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Berthot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2735363" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ghenname" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.134" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004892000280037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavignotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2013.30" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00826385v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cruzille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010211v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ajhoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Story Henry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Romain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jailly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bamba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benmira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Coi Juri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lopez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Joly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Koivisto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01347-8_56" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Rioux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Pawar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert-Jan van Beijnum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Konstantas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Calmet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379270v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Minh Dang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sasaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261407v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dinca-Panaitescu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630360v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18308-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191587" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri&#232;me Ghenname" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Abik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecos.v10i9.6261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-150307" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00952986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2013.129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo El Morr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinca-Panaitescu Mihaela" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martia Rioux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatos Torba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrhammen Kammoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88708-6_26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Antoniazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Auguste Atemezing" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bennara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02010031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Ayed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Chaari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Louati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933507" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Rocher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38851-9_21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254845v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388099v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Berthot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9_3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2735363" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ghenname" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.134" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Preda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004892000280037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lavignotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2013.30" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00826385v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cruzille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010211v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ajhoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00990146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Story Henry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Romain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jailly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bamba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benmira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Coi Juri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lopez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Joly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Koivisto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01347-8_56" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379317v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin Pawar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert-Jan van Beijnum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Konstantas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379323v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Rioux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Calmet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379270v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Minh Dang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sasaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00379257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bento" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261407v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Dinca-Panaitescu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630360v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18308-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>