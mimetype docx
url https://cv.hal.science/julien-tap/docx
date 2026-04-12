--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Tap </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8998-5413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-5760-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir effectué plusieurs stages en microbiologie à l'Institut Pasteur sous la direction de Patrick Grimont, Philippe Glaser et Sylvain Brisse, Julien Tap a poursuivi son doctorat au laboratoire de Joel Doré, supervisé par Marion Leclerc, de janvier 2007 à décembre 2009. Sa principale recherche pendant cette période portait sur l'impact des fibres alimentaires sur le microbiote intestinal humain, en utilisant des méthodologies métagénomiques et méta-transcriptomiques. Après son doctorat, l'intérêt de recherche de Julien s'est concentré sur l'interaction entre la nutrition, le microbiote intestinal et la santé humaine. Sa collaboration avec des cliniciens de l'AP-HP tels que la Pr Karine Clément, le Pr Iradj Sobhani et le Pr Maxime Breban a enrichi ses activités académiques. Durant son travail post-doctoral à l'EMBL dans le groupe de Peer Bork, à l'unité Metagenopolis de l'INRA (sous Joel Doré et Dusko Ehrlich), et en tant que scientifique du microbiome à la recherche Danone, Julien a utilisé l'écologie numérique et les techniques d'apprentissage automatique pour décortiquer de vastes ensembles de données omiques, les alignant avec des informations cliniques et diététiques. Julien Tap est maintenant chercheur à l'Institut Micalis de l'INRAE, situé sur le campus de Paris-Saclay. Ses recherches actuelles portent sur la science du microbiome, en particulier dans les domaines de la nutrition et de la santé humaine.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis octobre 2022</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Micalis de l'INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Jouy-en-Josas - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Danone Nutricia Research - Palaiseau - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> INRA : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenopolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – (D. Ehrlich, J. Doré) - Jouy-en-Josas - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> EMBL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Biologie Computationnelle – (P. Bork) Décrypter la fonction et l'évolution des systèmes biologiques - Heidelberg - Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Biodiversité Phylogénétique et Fonctionnelle du Microbiote Intestinal Humain - Écologie et Physiologie du Systeme Digestif (UEPSD) - INRA - Jouy-en-Josas – (M. Leclerc, J. Doré)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éducation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Pierre & Marie Curie Paris VI </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Physiologie et Pathophysiologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pierre & Marie Curie Paris VI </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Biologie Moléculaire et Cellulaire - Spécialité Génétique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Paris Val de Marne Paris XII</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour une bibliographie à jour, consultez :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">son profil </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">sa </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">liste de publications PubMed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">son profil </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome metabolic modeling as a tool for innovation in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67, pp.101368. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2025.101368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoping review of the health effects of fermented foods in specific human populations and their potential role in precision nutrition: current knowledge and gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Alvanoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunçao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miona Belovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1650633. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2025.1650633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-country analysis of the gut microbiome indicates taxon associations with diet vary by taxon resolution and population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lora Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Jin Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dilmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00544-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexplored microbial diversity from 2,500 food metagenomes and links with the human microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Carlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Blanco-Míguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Punčochář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Mengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187 (20), pp.5775-5795.e15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2024.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Bifidobacterium species community and functional variations with human gut microbiome structure and health beyond infancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome Research Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/mrr.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global branches and local states of the human gut microbiome define associations with environmental and intrinsic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lejzerowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp. 3310. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38558-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curated and harmonized gut microbiome 16S rRNA amplicon data from dietary fiber intervention studies in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Keshavarzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hamaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feitong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genelle Lunken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp. 346. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02254-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gut metatranscriptome changes induced by a fermented milk product are associated with improved tolerance to a flatulogenic diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Oyarzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Yañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp. 1632-1641. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2022.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking Water Source and Intake Are Associated with Distinct Gut Microbiota Signatures in US and UK Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vanhaecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (1), pp.171-182. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxab312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori dietary patterns better explain variations of the gut microbiome than individual markers in the American Gut Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cartier-Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Litwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Saccareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115 (2), pp.432-443. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqab332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Diet in a Tree-Based Format for Interactive and Exploratory Assessment of Dietary Intake Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Litwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalen Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (Supplement_1), pp.774-774. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzac063.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and gut microbiome interactions of relevance for symptoms in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine Störsrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fermented Milk Product Containing B. lactis CNCM I-2494 Improves the Tolerance of a Plant-Based Diet in Patients with Disorders of Gut–Brain Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez-de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoración Nieto Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp. 4542. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13124542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel stepwise integrative analysis pipeline reveals distinct microbiota-host interactions and link to symptoms in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annikka Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Öhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.5521. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84686-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fermented Milk Product with B. lactis CNCM I-2494 and Lactic Acid Bacteria Improves Gastrointestinal Comfort in Response to a Challenge Diet Rich in Fermentable Residues in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez-de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.320. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12020320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and functional enrichment of gut microbiome in healthy subjects consuming a multi-strain fermented milk product: a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.15974. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72161-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for an association of gut microbial Clostridia with brain functional connectivity and gastrointestinal sensorimotor function in patients with irritable bowel syndrome, based on tripartite network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Labus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Osadchiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-019-0656-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the intestinal resistome by a three-dimensional structure-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ghozlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.112-123. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-018-0292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the long-term storage of human fecal microbiota samples collected in RNAlater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Druesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Öhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.601. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36953-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasting breath H2 and gut microbiota metabolic potential are associated with the response to a fermented milk product in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0214273. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered intestinal antibacterial gene expression response profile in irritable bowel syndrome is linked to bacterial composition and immune activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean M. P. Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria K. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Strid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurogastroenterology and Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nmo.13468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered intestinal antibacterial gene expression response profile in irritable bowel syndrome is linked to bacterial composition and immune activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Strid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.e13468. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nmo.13468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal chromogranins and secretogranins are linked to the fecal and mucosal intestinal bacterial composition of IBS patients and healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Stridsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35241-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Phenotypical Changes Induced By Transfer Of Human Fecal Microbiota from Colorectal Cancer Patients To Germ-Free Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jarrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guilmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tran Vannhieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15436/2377-0902.16.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an intestinal microbiota signature associated with severity of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Toernblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152 (1), pp.111-123. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2016.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal microbiota study reveals specific dysbiosis in spondyloarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Breban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leboime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Said-Nahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (9), pp.1614-1622. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-211064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactulose Challenge Determines Visceral Sensitivity and Severity of Symptoms in Patients With Irritable Bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.226-233.e3. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2015.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactulose challenge determines visceral sensitivity and severity of symptoms in patients with irritable bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.226-233. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2015.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal, la clé pour une meilleure alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (11), pp.999-1002. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163211016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's all in the mix: diagnosis and management of food intolerance reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (8), pp.1222-1223. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2016.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional interactions suggest niche segregation among microorganisms in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Rafal Plichta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bertalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rettedal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota richness promotes its stability upon increased dietary fibre intake in healthy adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bensaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), pp.4954-4964. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics of the human intestinal tract: from who is there to what is done there</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Cultrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Blottiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.64-68. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling type 2 diabetes and metformin treatment signatures in the human gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Falony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 528 (7581), pp.266-273. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature15766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijue Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanzi Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuality and temporal stability of the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Schloissnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makedonka Mitreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Asian Journal of Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/cajgh.2013.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of fecal microbiota for early‐stage detection of colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Roat Kultima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.766. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/msb.20145645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota after gastric bypass in human obesity: increased richness and associations of bacterial genera with adipose tissue genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Chun Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (1), pp.16 - 24. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.113.058743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic species profiling using universal phylogenetic marker genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Mende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Izquierdo-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (12), pp.1196 - +. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMETH.2693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of smooth tubercle bacilli provides insights into ancestry and pathoadaptation of Mycobacterium tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Supply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (2), pp.172-179. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02615220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterotypes of the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 473 (7346), pp.174 - 180. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of NF-kappa B Modulation Capabilities within Human Intestinal Commensal Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar O. Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Beguet-Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas T. de Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/282356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Dysbiosis in Colorectal Cancer (CRC) Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iradj Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Roudot-Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean P. Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0016393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional metagenomics: a high throughput screening method to decipher microbiota-driven NF-kappa B modulation in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Cultrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (9), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0013092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Adaptation of Human Gut Microbiota to Bariatric Surgery-Induced Weight Loss Links With Metabolic and Low-Grade Inflammation Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Pierre J.-P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Chun Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (12), pp.3049 - 3057. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/db10-0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human gut microbial gene catalogue established by metagenomic sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Solvsten Burgdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7285), pp. 59-65. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00908974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional metagenomics to mine the human gut microbiome for dietary fiber catabolic enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Tasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bercovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pizzut-Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (11), pp.1605 - 1612. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.108332.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the human intestinal microbiota phylogenetic core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (10), pp.2574-2584. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01982.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of human and farm animal faecal microbiota using real-time quantitative PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Firmesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (3), pp.351-62. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00671.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale associations between diet and the gut microbiome in a nationwide French cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO EMBL Symposium: The human microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBL; EMBO, Sep 2025, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Human Gut Microbiome Data at Scale: From Individuals to Multi-Layered Features in Clinical and Nutritional Studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Artificial Intelligence Applied to Microbiomes: data analysis, modelling, and engineering of microbiome-based biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, Oct 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traditionnel vers le rationnel : utilisation d'approches omiques pour la conception d'écosystèmes microbiens sur mesures et la fabrication d'une boisson fermentée céréalière saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chochois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nutrition et Ecologie Microbienne (NEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-gen fermented food: Harnessing gut microbiome diversity and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalal Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics &amp; Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands Metabolomics Centre, Feb 2024, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial states and social behaviour: towards an extended influence of symbiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Montera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Symbioses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lyon, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and gut microbiome modelizations to sustain health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NutrEvent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurasanté, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branches and ecological states of the gut microbiome: Mapping for future personalized nutritional and therapeutic interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polepharma de Microbiomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polepharma, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Gen Fermented Food: Harnessing Gut Microbiome Diversity and Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATION DES LIENS ENTRE ALIMENTATION, MICROBIOTE INTESTINAL ET INCONFORT DIGESTIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Microbiote : les micro-organismes dans la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de l'intestin irritable: Quelles sont les interactions entre la diète et le microbiome intestinal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar MetaGenoPolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Flatulogenic Diet Combined with a Fermented Milk Product on Markers of Flatulence and Intestinal Microbiome Composition in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pozuelo del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States. pp.S-221, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(19)37349-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative stable states of a holobiont: the intestinal microbiota - host relationship.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van de Guchte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D. Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangbo Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a gut microbial signature linked to severity of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics exploration of the gut microbiome in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Metagenomics Analysis Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW INSIGHTS ON RELATIONSHIPS BETWEEN FODMAPS INTAKE, GUT MICROBIOTA AND SEVERITY OF SYMPTOMS IN IRRITABLE BOWEL SYNDROME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Human Microbiome Consortium Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut microbiota for health experts exchange: An online network for sharing knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Enck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Gut Microbial Signature Linked to Severity of Irritable Bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Ohman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington, United States. pp.S-142-S-143, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(15)30488-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote intestinal comme marqueur potentiel du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Yvonne Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tran van Nhieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Hépato-gastroentérologie et d'Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and Functional Specificities of Crohn’s Disease Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Gastrointestinal Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Chicago, United States. pp. 562-588, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-009-9496-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiome hysteresis is associated with durable mucosal alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé M. Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia - Microbiome: Therapeutic Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Killarney, Ireland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human Gut Microbiota in all its States: From Disturbance to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Gut Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.161-178, 2022, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819265-8.00039-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'identification et d'exploration du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Dusko Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Libbey EuroText. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le microbiote Un organe à part entière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7420-1464-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a gut microbiome alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024121584A1. 2024, https://patents.google.com/patent/WO2024121584A1/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for diagnosing adenomas and/or colorectal cancer (CRC) based on analyzing the gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Yvonne Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Roat Kultima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2955232A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F3M_database_V1.1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin R. Tinsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality food bacterial genomic ressources from fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence-Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/O4OJA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Microbiome Metabolic Modules (F3M), a tool suite for functional profiling of food microbiomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Tinsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du régime alimentaire sur la dynamique structurale et fonctionnelle du microbiote intestinal humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. Université Pierre et Marie Curie - Paris 6, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02824828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique de Mycobacterium prototuberculosis et origine de M. tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire des Escherichia coli O111 et diversité des souches isolées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and gut microbiome interactions in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine Störsrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f3mr: Food Microbiome Metabolic Modules Framework for Taxonomic and Functional Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f73617a2cf0dffcecc088397c7cc5c63dae0a8c0;origin=https://hal.archives-ouvertes.fr/hal-05288423;visit=swh:1:snp:1b2a05cb4d9ae035321947f0220a58788c14a47e;anchor=swh:1:rel:7797a43b37341e2d6604889cf6665dd4369c623a;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F3M_Builder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin R. Tinsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9ea758e511d5bbae97198de270f5344fbbe3a6f1;origin=https://hal.archives-ouvertes.fr/hal-05288341;visit=swh:1:snp:2b1538ee7882737b30694b6de2798043804986d2;anchor=swh:1:rel:3d29d218e801b98d11844829579335cd5fdc872e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Tap </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8998-5413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-5760-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir effectué plusieurs stages en microbiologie à l'Institut Pasteur sous la direction de Patrick Grimont, Philippe Glaser et Sylvain Brisse, Julien Tap a poursuivi son doctorat au laboratoire de Joel Doré, supervisé par Marion Leclerc, de janvier 2007 à décembre 2009. Sa principale recherche pendant cette période portait sur l'impact des fibres alimentaires sur le microbiote intestinal humain, en utilisant des méthodologies métagénomiques et méta-transcriptomiques. Après son doctorat, l'intérêt de recherche de Julien s'est concentré sur l'interaction entre la nutrition, le microbiote intestinal et la santé humaine. Sa collaboration avec des cliniciens de l'AP-HP tels que la Pr Karine Clément, le Pr Iradj Sobhani et le Pr Maxime Breban a enrichi ses activités académiques. Durant son travail post-doctoral à l'EMBL dans le groupe de Peer Bork, à l'unité Metagenopolis de l'INRA (sous Joel Doré et Dusko Ehrlich), et en tant que scientifique du microbiome à la recherche Danone, Julien a utilisé l'écologie numérique et les techniques d'apprentissage automatique pour décortiquer de vastes ensembles de données omiques, les alignant avec des informations cliniques et diététiques. Julien Tap est maintenant chercheur à l'Institut Micalis de l'INRAE, situé sur le campus de Paris-Saclay. Ses recherches actuelles portent sur la science du microbiome, en particulier dans les domaines de la nutrition et de la santé humaine.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis octobre 2022</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Micalis de l'INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Jouy-en-Josas - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Danone Nutricia Research - Palaiseau - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> INRA : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenopolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – (D. Ehrlich, J. Doré) - Jouy-en-Josas - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> EMBL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Biologie Computationnelle – (P. Bork) Décrypter la fonction et l'évolution des systèmes biologiques - Heidelberg - Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Biodiversité Phylogénétique et Fonctionnelle du Microbiote Intestinal Humain - Écologie et Physiologie du Systeme Digestif (UEPSD) - INRA - Jouy-en-Josas – (M. Leclerc, J. Doré)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éducation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Pierre & Marie Curie Paris VI </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Physiologie et Pathophysiologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pierre & Marie Curie Paris VI </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Biologie Moléculaire et Cellulaire - Spécialité Génétique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Paris Val de Marne Paris XII</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour une bibliographie à jour, consultez :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">son profil </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">sa </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">liste de publications PubMed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">son profil </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome metabolic modeling as a tool for innovation in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67, pp.101368. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2025.101368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-country analysis of the gut microbiome indicates taxon associations with diet vary by taxon resolution and population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lora Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Jin Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dilmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00544-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoping review of the health effects of fermented foods in specific human populations and their potential role in precision nutrition: current knowledge and gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Alvanoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunçao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miona Belovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1650633. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2025.1650633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexplored microbial diversity from 2,500 food metagenomes and links with the human microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Carlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Blanco-Míguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Punčochář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Mengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187 (20), pp.5775-5795.e15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2024.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curated and harmonized gut microbiome 16S rRNA amplicon data from dietary fiber intervention studies in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Keshavarzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hamaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feitong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genelle Lunken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp. 346. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02254-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Bifidobacterium species community and functional variations with human gut microbiome structure and health beyond infancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome Research Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/mrr.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global branches and local states of the human gut microbiome define associations with environmental and intrinsic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lejzerowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp. 3310. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38558-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Diet in a Tree-Based Format for Interactive and Exploratory Assessment of Dietary Intake Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Litwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalen Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (Supplement_1), pp.774-774. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzac063.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gut metatranscriptome changes induced by a fermented milk product are associated with improved tolerance to a flatulogenic diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Oyarzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Yañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp. 1632-1641. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2022.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking Water Source and Intake Are Associated with Distinct Gut Microbiota Signatures in US and UK Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vanhaecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (1), pp.171-182. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxab312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori dietary patterns better explain variations of the gut microbiome than individual markers in the American Gut Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cartier-Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Litwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Saccareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115 (2), pp.432-443. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqab332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and gut microbiome interactions of relevance for symptoms in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine Störsrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fermented Milk Product Containing B. lactis CNCM I-2494 Improves the Tolerance of a Plant-Based Diet in Patients with Disorders of Gut–Brain Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez-de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoración Nieto Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp. 4542. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13124542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel stepwise integrative analysis pipeline reveals distinct microbiota-host interactions and link to symptoms in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annikka Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Öhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.5521. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84686-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fermented Milk Product with B. lactis CNCM I-2494 and Lactic Acid Bacteria Improves Gastrointestinal Comfort in Response to a Challenge Diet Rich in Fermentable Residues in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez-de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.320. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12020320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and functional enrichment of gut microbiome in healthy subjects consuming a multi-strain fermented milk product: a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.15974. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72161-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasting breath H2 and gut microbiota metabolic potential are associated with the response to a fermented milk product in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0214273. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the long-term storage of human fecal microbiota samples collected in RNAlater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Druesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Öhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.601. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36953-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the intestinal resistome by a three-dimensional structure-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ghozlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.112-123. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-018-0292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for an association of gut microbial Clostridia with brain functional connectivity and gastrointestinal sensorimotor function in patients with irritable bowel syndrome, based on tripartite network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Labus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Osadchiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-019-0656-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal chromogranins and secretogranins are linked to the fecal and mucosal intestinal bacterial composition of IBS patients and healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Stridsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35241-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered intestinal antibacterial gene expression response profile in irritable bowel syndrome is linked to bacterial composition and immune activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean M. P. Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria K. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Strid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurogastroenterology and Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nmo.13468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered intestinal antibacterial gene expression response profile in irritable bowel syndrome is linked to bacterial composition and immune activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Strid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.e13468. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nmo.13468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal microbiota study reveals specific dysbiosis in spondyloarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Breban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leboime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Said-Nahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (9), pp.1614-1622. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-211064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Phenotypical Changes Induced By Transfer Of Human Fecal Microbiota from Colorectal Cancer Patients To Germ-Free Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jarrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guilmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tran Vannhieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15436/2377-0902.16.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an intestinal microbiota signature associated with severity of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Toernblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152 (1), pp.111-123. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2016.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional interactions suggest niche segregation among microorganisms in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Rafal Plichta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bertalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rettedal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's all in the mix: diagnosis and management of food intolerance reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (8), pp.1222-1223. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2016.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactulose challenge determines visceral sensitivity and severity of symptoms in patients with irritable bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.226-233. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2015.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal, la clé pour une meilleure alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (11), pp.999-1002. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163211016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactulose Challenge Determines Visceral Sensitivity and Severity of Symptoms in Patients With Irritable Bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.226-233.e3. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2015.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota richness promotes its stability upon increased dietary fibre intake in healthy adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bensaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), pp.4954-4964. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling type 2 diabetes and metformin treatment signatures in the human gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Falony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 528 (7581), pp.266-273. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature15766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics of the human intestinal tract: from who is there to what is done there</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Cultrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Blottiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.64-68. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijue Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanzi Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuality and temporal stability of the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Schloissnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makedonka Mitreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Asian Journal of Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/cajgh.2013.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of fecal microbiota for early‐stage detection of colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Roat Kultima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.766. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/msb.20145645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterotypes of the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 473 (7346), pp.174 - 180. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota after gastric bypass in human obesity: increased richness and associations of bacterial genera with adipose tissue genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Chun Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (1), pp.16 - 24. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.113.058743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic species profiling using universal phylogenetic marker genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Mende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Izquierdo-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (12), pp.1196 - +. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMETH.2693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of smooth tubercle bacilli provides insights into ancestry and pathoadaptation of Mycobacterium tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Supply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (2), pp.172-179. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02615220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Dysbiosis in Colorectal Cancer (CRC) Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iradj Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Roudot-Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean P. Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0016393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of NF-kappa B Modulation Capabilities within Human Intestinal Commensal Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar O. Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Beguet-Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas T. de Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/282356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional metagenomics: a high throughput screening method to decipher microbiota-driven NF-kappa B modulation in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Cultrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (9), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0013092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Adaptation of Human Gut Microbiota to Bariatric Surgery-Induced Weight Loss Links With Metabolic and Low-Grade Inflammation Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Pierre J.-P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Chun Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (12), pp.3049 - 3057. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/db10-0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human gut microbial gene catalogue established by metagenomic sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Solvsten Burgdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7285), pp. 59-65. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00908974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional metagenomics to mine the human gut microbiome for dietary fiber catabolic enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Tasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bercovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pizzut-Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (11), pp.1605 - 1612. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.108332.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the human intestinal microbiota phylogenetic core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (10), pp.2574-2584. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01982.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of human and farm animal faecal microbiota using real-time quantitative PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Firmesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (3), pp.351-62. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00671.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale associations between diet and the gut microbiome in a nationwide French cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO EMBL Symposium: The human microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBL; EMBO, Sep 2025, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Human Gut Microbiome Data at Scale: From Individuals to Multi-Layered Features in Clinical and Nutritional Studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Artificial Intelligence Applied to Microbiomes: data analysis, modelling, and engineering of microbiome-based biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, Oct 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traditionnel vers le rationnel : utilisation d'approches omiques pour la conception d'écosystèmes microbiens sur mesures et la fabrication d'une boisson fermentée céréalière saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chochois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nutrition et Ecologie Microbienne (NEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-gen fermented food: Harnessing gut microbiome diversity and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalal Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics &amp; Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands Metabolomics Centre, Feb 2024, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial states and social behaviour: towards an extended influence of symbiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Montera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Symbioses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lyon, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and gut microbiome modelizations to sustain health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NutrEvent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurasanté, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branches and ecological states of the gut microbiome: Mapping for future personalized nutritional and therapeutic interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polepharma de Microbiomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polepharma, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Gen Fermented Food: Harnessing Gut Microbiome Diversity and Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATION DES LIENS ENTRE ALIMENTATION, MICROBIOTE INTESTINAL ET INCONFORT DIGESTIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Microbiote : les micro-organismes dans la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de l'intestin irritable: Quelles sont les interactions entre la diète et le microbiome intestinal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar MetaGenoPolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Flatulogenic Diet Combined with a Fermented Milk Product on Markers of Flatulence and Intestinal Microbiome Composition in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pozuelo del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States. pp.S-221, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(19)37349-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative stable states of a holobiont: the intestinal microbiota - host relationship.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van de Guchte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D. Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangbo Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW INSIGHTS ON RELATIONSHIPS BETWEEN FODMAPS INTAKE, GUT MICROBIOTA AND SEVERITY OF SYMPTOMS IN IRRITABLE BOWEL SYNDROME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Human Microbiome Consortium Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a gut microbial signature linked to severity of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics exploration of the gut microbiome in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Metagenomics Analysis Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote intestinal comme marqueur potentiel du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Yvonne Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tran van Nhieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Hépato-gastroentérologie et d'Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut microbiota for health experts exchange: An online network for sharing knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Enck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Gut Microbial Signature Linked to Severity of Irritable Bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Ohman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington, United States. pp.S-142-S-143, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(15)30488-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and Functional Specificities of Crohn’s Disease Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Gastrointestinal Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Chicago, United States. pp. 562-588, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-009-9496-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiome hysteresis is associated with durable mucosal alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé M. Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia - Microbiome: Therapeutic Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Killarney, Ireland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human Gut Microbiota in all its States: From Disturbance to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Gut Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.161-178, 2022, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819265-8.00039-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'identification et d'exploration du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Dusko Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Libbey EuroText. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le microbiote Un organe à part entière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7420-1464-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a gut microbiome alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024121584A1. 2024, https://patents.google.com/patent/WO2024121584A1/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for diagnosing adenomas and/or colorectal cancer (CRC) based on analyzing the gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Yvonne Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Roat Kultima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2955232A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F3M_database_V1.1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin R. Tinsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality food bacterial genomic ressources from fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence-Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/O4OJA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Microbiome Metabolic Modules (F3M), a tool suite for functional profiling of food microbiomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Tinsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du régime alimentaire sur la dynamique structurale et fonctionnelle du microbiote intestinal humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. Université Pierre et Marie Curie - Paris 6, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02824828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique de Mycobacterium prototuberculosis et origine de M. tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire des Escherichia coli O111 et diversité des souches isolées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and gut microbiome interactions in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine Störsrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f3mr: Food Microbiome Metabolic Modules Framework for Taxonomic and Functional Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f73617a2cf0dffcecc088397c7cc5c63dae0a8c0;origin=https://hal.archives-ouvertes.fr/hal-05288423;visit=swh:1:snp:1b2a05cb4d9ae035321947f0220a58788c14a47e;anchor=swh:1:rel:7797a43b37341e2d6604889cf6665dd4369c623a;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F3M_Builder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin R. Tinsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9ea758e511d5bbae97198de270f5344fbbe3a6f1;origin=https://hal.archives-ouvertes.fr/hal-05288341;visit=swh:1:snp:2b1538ee7882737b30694b6de2798043804986d2;anchor=swh:1:rel:3d29d218e801b98d11844829579335cd5fdc872e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8937C19F"/>
+    <w:nsid w:val="58257FF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8B989A21"/>
+    <w:nsid w:val="74485E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AE157D16"/>
+    <w:nsid w:val="2419821A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="307516F8"/>
+    <w:nsid w:val="7B19CAAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-tap" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8998-5413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5760-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.micalis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mgps.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bork.embl.de/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=aYTQ-WkAAAAJ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Tap%20Julien%5BFull%20Author%20Name%5D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Alvanoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Alves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;ao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miona Belovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1650633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Khatib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jin Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dilmore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Brennan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00544-25" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Carlino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Blanco-M&#237;guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pun&#269;och&#225;&#345;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mengoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pinto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.07.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/mrr.2023.01" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcdonald" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38558-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Keshavarzian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hamaker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feitong Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelle Lunken" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02254-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Oyarzun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Nev&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ya&#241;ez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Xie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.04.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vanhaecke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bretin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poirel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab312" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cartier-Meheust" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Litwin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Chaumont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab332" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalen Cantrell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cotillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac063.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine St&#246;rsrud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01018-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-de la Torre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoraci&#243;n Nieto Ruiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124542" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikka Polster" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena &#214;hman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84686-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020320" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cools-Portier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72161-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Labus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Osadchiy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Hsiao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0656-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0292-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pavan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Druesne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36953-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842728v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cools Portier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214273" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. P. Bennet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sundin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K. Magnusson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Strid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13468" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bennet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magnusson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Stridsberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Neve" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35241-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825702v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jarrousse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guilmeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran Vannhieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2377-0902.16.1128" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Toernblom" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Brazeilles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cools-Portier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2016.09.049" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856549v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leboime" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Said-Nahal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-211064" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyonnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2015.09.039" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2016.03.031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439024v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NH6J255-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632823v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Cultrone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2015.05.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857098v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Schloissnig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manimozhiyan Arumugam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makedonka Mitreva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/cajgh.2013.120" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zeller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Voigt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20145645" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652440v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Chun Kong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basdevant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.058743" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204281v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mende" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Izquierdo-Carrasco" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Berger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.2693" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02615220v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marceau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rouanet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2517" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649169v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Yamada" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09944" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000996v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas T. de Wouters" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/282356" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190486v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iradj Sobhani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Roudot-Thoraval" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Roperch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Letulle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016393" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakhdari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013092" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668840v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Pierre J.-P. Furet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0253" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00908974v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqiang Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Solvsten Burgdorf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08821" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204274v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tasse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bercovici" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108332.110" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667864v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01982.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0BBDE8744017E80BDEE275864207B6EBC7FB6DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667876v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00671.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306528v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312010v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240627v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Renard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489205v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Desmonts" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810212v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Montera" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249736v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316201v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195035v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825720v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825733v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez de la Torre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pozuelo del R&#237;o" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(19)37349-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888866v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D. Burz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbo Wu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825714v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans T&#246;rnblom" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825710v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825707v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740290v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Enck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Campbell" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnoux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Antoine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825724v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Ohman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)30488-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825727v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Yvonne Voigt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran van Nhieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825735v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9496-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FNZ0PH3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029833v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M. Blottiere" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825745v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819265-8.00039-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306569v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Erlich" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306511v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829216v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318537v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Tinsley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306548v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence-Bertel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/O4OJA2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306516v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Tinsley" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825743v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825741v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288423v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f73617a2cf0dffcecc088397c7cc5c63dae0a8c0;origin=https://hal.archives-ouvertes.fr/hal-05288423;visit=swh:1:snp:1b2a05cb4d9ae035321947f0220a58788c14a47e;anchor=swh:1:rel:7797a43b37341e2d6604889cf6665dd4369c623a;path=/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288341v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ea758e511d5bbae97198de270f5344fbbe3a6f1;origin=https://hal.archives-ouvertes.fr/hal-05288341;visit=swh:1:snp:2b1538ee7882737b30694b6de2798043804986d2;anchor=swh:1:rel:3d29d218e801b98d11844829579335cd5fdc872e;path=/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-tap" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8998-5413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5760-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.micalis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mgps.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bork.embl.de/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=aYTQ-WkAAAAJ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Tap%20Julien%5BFull%20Author%20Name%5D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Khatib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jin Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dilmore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Brennan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00544-25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Alvanoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;ao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miona Belovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1650633" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Carlino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Blanco-M&#237;guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pun&#269;och&#225;&#345;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mengoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pinto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.07.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Keshavarzian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hamaker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feitong Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelle Lunken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02254-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/mrr.2023.01" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcdonald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38558-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Litwin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalen Cantrell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cotillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac063.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Oyarzun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Nev&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ya&#241;ez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Xie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.04.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vanhaecke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bretin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poirel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab312" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cartier-Meheust" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Chaumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab332" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine St&#246;rsrud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01018-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-de la Torre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoraci&#243;n Nieto Ruiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124542" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikka Polster" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena &#214;hman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84686-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020320" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cools-Portier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72161-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cools Portier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214273" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pavan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Druesne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36953-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552015v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0292-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Labus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Osadchiy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Hsiao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0656-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sundin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Stridsberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Neve" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35241-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621411v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. P. Bennet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K. Magnusson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Strid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13468" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bennet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magnusson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856549v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leboime" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Said-Nahal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-211064" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jarrousse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guilmeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran Vannhieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2377-0902.16.1128" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606058v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Toernblom" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Brazeilles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cools-Portier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2016.09.049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2016.03.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637360v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2015.09.039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439024v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NH6J255-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632823v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Cultrone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2015.05.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857098v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Schloissnig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manimozhiyan Arumugam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makedonka Mitreva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/cajgh.2013.120" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zeller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Voigt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20145645" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649169v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Yamada" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09944" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652440v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Chun Kong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basdevant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.058743" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204281v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mende" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Izquierdo-Carrasco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Berger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.2693" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02615220v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marceau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rouanet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2517" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190486v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iradj Sobhani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Roudot-Thoraval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Roperch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Letulle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016393" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas T. de Wouters" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/282356" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakhdari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013092" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668840v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Pierre J.-P. Furet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0253" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00908974v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqiang Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Solvsten Burgdorf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08821" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204274v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tasse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bercovici" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108332.110" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667864v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01982.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0BBDE8744017E80BDEE275864207B6EBC7FB6DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667876v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00671.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306528v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312010v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240627v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Renard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489205v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Desmonts" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810212v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Montera" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249736v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316201v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195035v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825720v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825733v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez de la Torre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pozuelo del R&#237;o" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(19)37349-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888866v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D. Burz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbo Wu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825707v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans T&#246;rnblom" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825714v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825710v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825727v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Yvonne Voigt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran van Nhieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740290v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Enck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Campbell" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnoux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Antoine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825724v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Ohman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)30488-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825735v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9496-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FNZ0PH3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029833v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M. Blottiere" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825745v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819265-8.00039-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306569v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Erlich" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306511v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829216v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318537v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Tinsley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306548v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence-Bertel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/O4OJA2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306516v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Tinsley" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825743v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825741v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288423v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f73617a2cf0dffcecc088397c7cc5c63dae0a8c0;origin=https://hal.archives-ouvertes.fr/hal-05288423;visit=swh:1:snp:1b2a05cb4d9ae035321947f0220a58788c14a47e;anchor=swh:1:rel:7797a43b37341e2d6604889cf6665dd4369c623a;path=/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288341v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ea758e511d5bbae97198de270f5344fbbe3a6f1;origin=https://hal.archives-ouvertes.fr/hal-05288341;visit=swh:1:snp:2b1538ee7882737b30694b6de2798043804986d2;anchor=swh:1:rel:3d29d218e801b98d11844829579335cd5fdc872e;path=/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>