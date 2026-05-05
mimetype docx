--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Tap </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8998-5413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-5760-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir effectué plusieurs stages en microbiologie à l'Institut Pasteur sous la direction de Patrick Grimont, Philippe Glaser et Sylvain Brisse, Julien Tap a poursuivi son doctorat au laboratoire de Joel Doré, supervisé par Marion Leclerc, de janvier 2007 à décembre 2009. Sa principale recherche pendant cette période portait sur l'impact des fibres alimentaires sur le microbiote intestinal humain, en utilisant des méthodologies métagénomiques et méta-transcriptomiques. Après son doctorat, l'intérêt de recherche de Julien s'est concentré sur l'interaction entre la nutrition, le microbiote intestinal et la santé humaine. Sa collaboration avec des cliniciens de l'AP-HP tels que la Pr Karine Clément, le Pr Iradj Sobhani et le Pr Maxime Breban a enrichi ses activités académiques. Durant son travail post-doctoral à l'EMBL dans le groupe de Peer Bork, à l'unité Metagenopolis de l'INRA (sous Joel Doré et Dusko Ehrlich), et en tant que scientifique du microbiome à la recherche Danone, Julien a utilisé l'écologie numérique et les techniques d'apprentissage automatique pour décortiquer de vastes ensembles de données omiques, les alignant avec des informations cliniques et diététiques. Julien Tap est maintenant chercheur à l'Institut Micalis de l'INRAE, situé sur le campus de Paris-Saclay. Ses recherches actuelles portent sur la science du microbiome, en particulier dans les domaines de la nutrition et de la santé humaine.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis octobre 2022</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Micalis de l'INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Jouy-en-Josas - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Danone Nutricia Research - Palaiseau - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> INRA : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenopolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – (D. Ehrlich, J. Doré) - Jouy-en-Josas - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> EMBL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Biologie Computationnelle – (P. Bork) Décrypter la fonction et l'évolution des systèmes biologiques - Heidelberg - Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Biodiversité Phylogénétique et Fonctionnelle du Microbiote Intestinal Humain - Écologie et Physiologie du Systeme Digestif (UEPSD) - INRA - Jouy-en-Josas – (M. Leclerc, J. Doré)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éducation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Pierre & Marie Curie Paris VI </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Physiologie et Pathophysiologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pierre & Marie Curie Paris VI </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Biologie Moléculaire et Cellulaire - Spécialité Génétique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Paris Val de Marne Paris XII</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour une bibliographie à jour, consultez :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">son profil </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">sa </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">liste de publications PubMed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">son profil </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome metabolic modeling as a tool for innovation in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67, pp.101368. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2025.101368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-country analysis of the gut microbiome indicates taxon associations with diet vary by taxon resolution and population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lora Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Jin Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dilmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00544-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoping review of the health effects of fermented foods in specific human populations and their potential role in precision nutrition: current knowledge and gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Alvanoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunçao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miona Belovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1650633. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2025.1650633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexplored microbial diversity from 2,500 food metagenomes and links with the human microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Carlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Blanco-Míguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Punčochář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Mengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187 (20), pp.5775-5795.e15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2024.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curated and harmonized gut microbiome 16S rRNA amplicon data from dietary fiber intervention studies in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Keshavarzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hamaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feitong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genelle Lunken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp. 346. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02254-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Bifidobacterium species community and functional variations with human gut microbiome structure and health beyond infancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome Research Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/mrr.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global branches and local states of the human gut microbiome define associations with environmental and intrinsic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lejzerowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp. 3310. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38558-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Diet in a Tree-Based Format for Interactive and Exploratory Assessment of Dietary Intake Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Litwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalen Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (Supplement_1), pp.774-774. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzac063.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gut metatranscriptome changes induced by a fermented milk product are associated with improved tolerance to a flatulogenic diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Oyarzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Yañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp. 1632-1641. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2022.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking Water Source and Intake Are Associated with Distinct Gut Microbiota Signatures in US and UK Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vanhaecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (1), pp.171-182. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxab312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori dietary patterns better explain variations of the gut microbiome than individual markers in the American Gut Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cartier-Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Litwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Saccareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115 (2), pp.432-443. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqab332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and gut microbiome interactions of relevance for symptoms in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine Störsrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fermented Milk Product Containing B. lactis CNCM I-2494 Improves the Tolerance of a Plant-Based Diet in Patients with Disorders of Gut–Brain Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez-de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoración Nieto Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp. 4542. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13124542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel stepwise integrative analysis pipeline reveals distinct microbiota-host interactions and link to symptoms in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annikka Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Öhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.5521. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84686-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fermented Milk Product with B. lactis CNCM I-2494 and Lactic Acid Bacteria Improves Gastrointestinal Comfort in Response to a Challenge Diet Rich in Fermentable Residues in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez-de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.320. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12020320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and functional enrichment of gut microbiome in healthy subjects consuming a multi-strain fermented milk product: a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.15974. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72161-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasting breath H2 and gut microbiota metabolic potential are associated with the response to a fermented milk product in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0214273. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the long-term storage of human fecal microbiota samples collected in RNAlater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Druesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Öhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.601. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36953-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the intestinal resistome by a three-dimensional structure-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ghozlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.112-123. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-018-0292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for an association of gut microbial Clostridia with brain functional connectivity and gastrointestinal sensorimotor function in patients with irritable bowel syndrome, based on tripartite network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Labus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Osadchiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-019-0656-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal chromogranins and secretogranins are linked to the fecal and mucosal intestinal bacterial composition of IBS patients and healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Stridsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35241-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered intestinal antibacterial gene expression response profile in irritable bowel syndrome is linked to bacterial composition and immune activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean M. P. Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria K. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Strid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurogastroenterology and Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nmo.13468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered intestinal antibacterial gene expression response profile in irritable bowel syndrome is linked to bacterial composition and immune activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Strid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.e13468. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nmo.13468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal microbiota study reveals specific dysbiosis in spondyloarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Breban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leboime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Said-Nahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (9), pp.1614-1622. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-211064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Phenotypical Changes Induced By Transfer Of Human Fecal Microbiota from Colorectal Cancer Patients To Germ-Free Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jarrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guilmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tran Vannhieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15436/2377-0902.16.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an intestinal microbiota signature associated with severity of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Toernblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152 (1), pp.111-123. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2016.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional interactions suggest niche segregation among microorganisms in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Rafal Plichta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bertalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rettedal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's all in the mix: diagnosis and management of food intolerance reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (8), pp.1222-1223. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2016.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactulose challenge determines visceral sensitivity and severity of symptoms in patients with irritable bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.226-233. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2015.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal, la clé pour une meilleure alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (11), pp.999-1002. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163211016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactulose Challenge Determines Visceral Sensitivity and Severity of Symptoms in Patients With Irritable Bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.226-233.e3. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2015.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota richness promotes its stability upon increased dietary fibre intake in healthy adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bensaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), pp.4954-4964. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling type 2 diabetes and metformin treatment signatures in the human gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Falony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 528 (7581), pp.266-273. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature15766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics of the human intestinal tract: from who is there to what is done there</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Cultrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Blottiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.64-68. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijue Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanzi Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuality and temporal stability of the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Schloissnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makedonka Mitreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Asian Journal of Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/cajgh.2013.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of fecal microbiota for early‐stage detection of colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Roat Kultima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.766. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/msb.20145645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterotypes of the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 473 (7346), pp.174 - 180. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota after gastric bypass in human obesity: increased richness and associations of bacterial genera with adipose tissue genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Chun Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (1), pp.16 - 24. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.113.058743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic species profiling using universal phylogenetic marker genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Mende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Izquierdo-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (12), pp.1196 - +. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMETH.2693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of smooth tubercle bacilli provides insights into ancestry and pathoadaptation of Mycobacterium tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Supply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (2), pp.172-179. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02615220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Dysbiosis in Colorectal Cancer (CRC) Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iradj Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Roudot-Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean P. Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0016393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of NF-kappa B Modulation Capabilities within Human Intestinal Commensal Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar O. Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Beguet-Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas T. de Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/282356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional metagenomics: a high throughput screening method to decipher microbiota-driven NF-kappa B modulation in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Cultrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (9), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0013092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Adaptation of Human Gut Microbiota to Bariatric Surgery-Induced Weight Loss Links With Metabolic and Low-Grade Inflammation Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Pierre J.-P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Chun Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (12), pp.3049 - 3057. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/db10-0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human gut microbial gene catalogue established by metagenomic sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Solvsten Burgdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7285), pp. 59-65. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00908974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional metagenomics to mine the human gut microbiome for dietary fiber catabolic enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Tasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bercovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pizzut-Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (11), pp.1605 - 1612. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.108332.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the human intestinal microbiota phylogenetic core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (10), pp.2574-2584. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01982.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of human and farm animal faecal microbiota using real-time quantitative PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Firmesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (3), pp.351-62. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00671.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale associations between diet and the gut microbiome in a nationwide French cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO EMBL Symposium: The human microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBL; EMBO, Sep 2025, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Human Gut Microbiome Data at Scale: From Individuals to Multi-Layered Features in Clinical and Nutritional Studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Artificial Intelligence Applied to Microbiomes: data analysis, modelling, and engineering of microbiome-based biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, Oct 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traditionnel vers le rationnel : utilisation d'approches omiques pour la conception d'écosystèmes microbiens sur mesures et la fabrication d'une boisson fermentée céréalière saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chochois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nutrition et Ecologie Microbienne (NEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-gen fermented food: Harnessing gut microbiome diversity and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalal Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics &amp; Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands Metabolomics Centre, Feb 2024, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial states and social behaviour: towards an extended influence of symbiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Montera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Symbioses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lyon, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and gut microbiome modelizations to sustain health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NutrEvent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurasanté, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branches and ecological states of the gut microbiome: Mapping for future personalized nutritional and therapeutic interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polepharma de Microbiomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polepharma, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Gen Fermented Food: Harnessing Gut Microbiome Diversity and Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATION DES LIENS ENTRE ALIMENTATION, MICROBIOTE INTESTINAL ET INCONFORT DIGESTIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Microbiote : les micro-organismes dans la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de l'intestin irritable: Quelles sont les interactions entre la diète et le microbiome intestinal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar MetaGenoPolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Flatulogenic Diet Combined with a Fermented Milk Product on Markers of Flatulence and Intestinal Microbiome Composition in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pozuelo del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States. pp.S-221, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(19)37349-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative stable states of a holobiont: the intestinal microbiota - host relationship.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van de Guchte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D. Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangbo Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW INSIGHTS ON RELATIONSHIPS BETWEEN FODMAPS INTAKE, GUT MICROBIOTA AND SEVERITY OF SYMPTOMS IN IRRITABLE BOWEL SYNDROME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Human Microbiome Consortium Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a gut microbial signature linked to severity of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics exploration of the gut microbiome in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Metagenomics Analysis Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote intestinal comme marqueur potentiel du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Yvonne Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tran van Nhieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Hépato-gastroentérologie et d'Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut microbiota for health experts exchange: An online network for sharing knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Enck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Gut Microbial Signature Linked to Severity of Irritable Bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Ohman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington, United States. pp.S-142-S-143, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(15)30488-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and Functional Specificities of Crohn’s Disease Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Gastrointestinal Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Chicago, United States. pp. 562-588, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-009-9496-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiome hysteresis is associated with durable mucosal alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé M. Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia - Microbiome: Therapeutic Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Killarney, Ireland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human Gut Microbiota in all its States: From Disturbance to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Gut Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.161-178, 2022, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819265-8.00039-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'identification et d'exploration du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Dusko Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Libbey EuroText. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le microbiote Un organe à part entière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7420-1464-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a gut microbiome alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024121584A1. 2024, https://patents.google.com/patent/WO2024121584A1/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for diagnosing adenomas and/or colorectal cancer (CRC) based on analyzing the gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Yvonne Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Roat Kultima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2955232A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F3M_database_V1.1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin R. Tinsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality food bacterial genomic ressources from fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence-Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/O4OJA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Microbiome Metabolic Modules (F3M), a tool suite for functional profiling of food microbiomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Tinsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du régime alimentaire sur la dynamique structurale et fonctionnelle du microbiote intestinal humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. Université Pierre et Marie Curie - Paris 6, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02824828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique de Mycobacterium prototuberculosis et origine de M. tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire des Escherichia coli O111 et diversité des souches isolées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and gut microbiome interactions in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine Störsrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f3mr: Food Microbiome Metabolic Modules Framework for Taxonomic and Functional Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f73617a2cf0dffcecc088397c7cc5c63dae0a8c0;origin=https://hal.archives-ouvertes.fr/hal-05288423;visit=swh:1:snp:1b2a05cb4d9ae035321947f0220a58788c14a47e;anchor=swh:1:rel:7797a43b37341e2d6604889cf6665dd4369c623a;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F3M_Builder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin R. Tinsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9ea758e511d5bbae97198de270f5344fbbe3a6f1;origin=https://hal.archives-ouvertes.fr/hal-05288341;visit=swh:1:snp:2b1538ee7882737b30694b6de2798043804986d2;anchor=swh:1:rel:3d29d218e801b98d11844829579335cd5fdc872e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Tap </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8998-5413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-5760-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir effectué plusieurs stages en microbiologie à l'Institut Pasteur sous la direction de Patrick Grimont, Philippe Glaser et Sylvain Brisse, Julien Tap a poursuivi son doctorat au laboratoire de Joel Doré, supervisé par Marion Leclerc, de janvier 2007 à décembre 2009. Sa principale recherche pendant cette période portait sur l'impact des fibres alimentaires sur le microbiote intestinal humain, en utilisant des méthodologies métagénomiques et méta-transcriptomiques. Après son doctorat, l'intérêt de recherche de Julien s'est concentré sur l'interaction entre la nutrition, le microbiote intestinal et la santé humaine. Sa collaboration avec des cliniciens de l'AP-HP tels que la Pr Karine Clément, le Pr Iradj Sobhani et le Pr Maxime Breban a enrichi ses activités académiques. Durant son travail post-doctoral à l'EMBL dans le groupe de Peer Bork, à l'unité Metagenopolis de l'INRA (sous Joel Doré et Dusko Ehrlich), et en tant que scientifique du microbiome à la recherche Danone, Julien a utilisé l'écologie numérique et les techniques d'apprentissage automatique pour décortiquer de vastes ensembles de données omiques, les alignant avec des informations cliniques et diététiques. Julien Tap est maintenant chercheur à l'Institut Micalis de l'INRAE, situé sur le campus de Paris-Saclay. Ses recherches actuelles portent sur la science du microbiome, en particulier dans les domaines de la nutrition et de la santé humaine.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis octobre 2022</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Micalis de l'INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Jouy-en-Josas - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Danone Nutricia Research - Palaiseau - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> INRA : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenopolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – (D. Ehrlich, J. Doré) - Jouy-en-Josas - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> EMBL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Biologie Computationnelle – (P. Bork) Décrypter la fonction et l'évolution des systèmes biologiques - Heidelberg - Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Biodiversité Phylogénétique et Fonctionnelle du Microbiote Intestinal Humain - Écologie et Physiologie du Systeme Digestif (UEPSD) - INRA - Jouy-en-Josas – (M. Leclerc, J. Doré)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éducation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Pierre & Marie Curie Paris VI </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Physiologie et Pathophysiologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pierre & Marie Curie Paris VI </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Biologie Moléculaire et Cellulaire - Spécialité Génétique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Paris Val de Marne Paris XII</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour une bibliographie à jour, consultez :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">son profil </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">sa </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">liste de publications PubMed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">son profil </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome metabolic modeling as a tool for innovation in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67, pp.101368. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2025.101368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoping review of the health effects of fermented foods in specific human populations and their potential role in precision nutrition: current knowledge and gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Alvanoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunçao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miona Belovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1650633. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2025.1650633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-country analysis of the gut microbiome indicates taxon associations with diet vary by taxon resolution and population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lora Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Jin Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dilmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00544-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexplored microbial diversity from 2,500 food metagenomes and links with the human microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Carlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Blanco-Míguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Punčochář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Mengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187 (20), pp.5775-5795.e15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2024.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curated and harmonized gut microbiome 16S rRNA amplicon data from dietary fiber intervention studies in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Keshavarzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hamaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feitong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genelle Lunken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp. 346. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02254-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Bifidobacterium species community and functional variations with human gut microbiome structure and health beyond infancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome Research Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/mrr.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global branches and local states of the human gut microbiome define associations with environmental and intrinsic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lejzerowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp. 3310. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38558-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Diet in a Tree-Based Format for Interactive and Exploratory Assessment of Dietary Intake Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Litwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalen Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (Supplement_1), pp.774-774. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzac063.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gut metatranscriptome changes induced by a fermented milk product are associated with improved tolerance to a flatulogenic diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Oyarzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Yañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp. 1632-1641. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2022.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking Water Source and Intake Are Associated with Distinct Gut Microbiota Signatures in US and UK Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vanhaecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (1), pp.171-182. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxab312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori dietary patterns better explain variations of the gut microbiome than individual markers in the American Gut Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cartier-Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Litwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Saccareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115 (2), pp.432-443. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqab332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and gut microbiome interactions of relevance for symptoms in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine Störsrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fermented Milk Product Containing B. lactis CNCM I-2494 Improves the Tolerance of a Plant-Based Diet in Patients with Disorders of Gut–Brain Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez-de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoración Nieto Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp. 4542. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13124542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel stepwise integrative analysis pipeline reveals distinct microbiota-host interactions and link to symptoms in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annikka Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Öhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.5521. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84686-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and functional enrichment of gut microbiome in healthy subjects consuming a multi-strain fermented milk product: a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.15974. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72161-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fermented Milk Product with B. lactis CNCM I-2494 and Lactic Acid Bacteria Improves Gastrointestinal Comfort in Response to a Challenge Diet Rich in Fermentable Residues in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez-de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.320. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12020320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasting breath H2 and gut microbiota metabolic potential are associated with the response to a fermented milk product in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0214273. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for an association of gut microbial Clostridia with brain functional connectivity and gastrointestinal sensorimotor function in patients with irritable bowel syndrome, based on tripartite network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Labus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Osadchiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-019-0656-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the long-term storage of human fecal microbiota samples collected in RNAlater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Druesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Öhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.601. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36953-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the intestinal resistome by a three-dimensional structure-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ghozlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.112-123. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-018-0292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal chromogranins and secretogranins are linked to the fecal and mucosal intestinal bacterial composition of IBS patients and healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Stridsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35241-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered intestinal antibacterial gene expression response profile in irritable bowel syndrome is linked to bacterial composition and immune activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean M. P. Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria K. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Strid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurogastroenterology and Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nmo.13468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered intestinal antibacterial gene expression response profile in irritable bowel syndrome is linked to bacterial composition and immune activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Strid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.e13468. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nmo.13468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal microbiota study reveals specific dysbiosis in spondyloarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Breban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leboime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Said-Nahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (9), pp.1614-1622. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-211064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Phenotypical Changes Induced By Transfer Of Human Fecal Microbiota from Colorectal Cancer Patients To Germ-Free Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jarrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guilmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tran Vannhieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15436/2377-0902.16.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an intestinal microbiota signature associated with severity of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Toernblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152 (1), pp.111-123. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2016.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional interactions suggest niche segregation among microorganisms in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Rafal Plichta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bertalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rettedal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's all in the mix: diagnosis and management of food intolerance reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (8), pp.1222-1223. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2016.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactulose Challenge Determines Visceral Sensitivity and Severity of Symptoms in Patients With Irritable Bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.226-233.e3. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2015.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactulose challenge determines visceral sensitivity and severity of symptoms in patients with irritable bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.226-233. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2015.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal, la clé pour une meilleure alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (11), pp.999-1002. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163211016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling type 2 diabetes and metformin treatment signatures in the human gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Falony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 528 (7581), pp.266-273. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature15766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota richness promotes its stability upon increased dietary fibre intake in healthy adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bensaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), pp.4954-4964. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics of the human intestinal tract: from who is there to what is done there</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Cultrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Blottiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.64-68. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijue Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanzi Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuality and temporal stability of the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Schloissnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makedonka Mitreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Asian Journal of Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/cajgh.2013.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of fecal microbiota for early‐stage detection of colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Roat Kultima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.766. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/msb.20145645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterotypes of the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 473 (7346), pp.174 - 180. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic species profiling using universal phylogenetic marker genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Mende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Izquierdo-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (12), pp.1196 - +. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMETH.2693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota after gastric bypass in human obesity: increased richness and associations of bacterial genera with adipose tissue genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Chun Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (1), pp.16 - 24. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.113.058743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of smooth tubercle bacilli provides insights into ancestry and pathoadaptation of Mycobacterium tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Supply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (2), pp.172-179. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02615220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Dysbiosis in Colorectal Cancer (CRC) Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iradj Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Roudot-Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean P. Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0016393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of NF-kappa B Modulation Capabilities within Human Intestinal Commensal Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar O. Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Beguet-Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas T. de Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/282356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional metagenomics: a high throughput screening method to decipher microbiota-driven NF-kappa B modulation in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Cultrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (9), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0013092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Adaptation of Human Gut Microbiota to Bariatric Surgery-Induced Weight Loss Links With Metabolic and Low-Grade Inflammation Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Pierre J.-P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Chun Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (12), pp.3049 - 3057. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/db10-0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human gut microbial gene catalogue established by metagenomic sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Solvsten Burgdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7285), pp. 59-65. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00908974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional metagenomics to mine the human gut microbiome for dietary fiber catabolic enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Tasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bercovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pizzut-Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (11), pp.1605 - 1612. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.108332.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the human intestinal microbiota phylogenetic core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (10), pp.2574-2584. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01982.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of human and farm animal faecal microbiota using real-time quantitative PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Firmesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (3), pp.351-62. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00671.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale associations between diet and the gut microbiome in a nationwide French cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO EMBL Symposium: The human microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBL; EMBO, Sep 2025, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Human Gut Microbiome Data at Scale: From Individuals to Multi-Layered Features in Clinical and Nutritional Studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Artificial Intelligence Applied to Microbiomes: data analysis, modelling, and engineering of microbiome-based biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, Oct 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traditionnel vers le rationnel : utilisation d'approches omiques pour la conception d'écosystèmes microbiens sur mesures et la fabrication d'une boisson fermentée céréalière saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chochois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nutrition et Ecologie Microbienne (NEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-gen fermented food: Harnessing gut microbiome diversity and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalal Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics &amp; Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands Metabolomics Centre, Feb 2024, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial states and social behaviour: towards an extended influence of symbiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Montera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Symbioses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lyon, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and gut microbiome modelizations to sustain health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NutrEvent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurasanté, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branches and ecological states of the gut microbiome: Mapping for future personalized nutritional and therapeutic interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polepharma de Microbiomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polepharma, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Gen Fermented Food: Harnessing Gut Microbiome Diversity and Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATION DES LIENS ENTRE ALIMENTATION, MICROBIOTE INTESTINAL ET INCONFORT DIGESTIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Microbiote : les micro-organismes dans la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de l'intestin irritable: Quelles sont les interactions entre la diète et le microbiome intestinal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar MetaGenoPolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Flatulogenic Diet Combined with a Fermented Milk Product on Markers of Flatulence and Intestinal Microbiome Composition in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pozuelo del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States. pp.S-221, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(19)37349-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative stable states of a holobiont: the intestinal microbiota - host relationship.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van de Guchte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D. Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangbo Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW INSIGHTS ON RELATIONSHIPS BETWEEN FODMAPS INTAKE, GUT MICROBIOTA AND SEVERITY OF SYMPTOMS IN IRRITABLE BOWEL SYNDROME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Human Microbiome Consortium Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a gut microbial signature linked to severity of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics exploration of the gut microbiome in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Metagenomics Analysis Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote intestinal comme marqueur potentiel du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Yvonne Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tran van Nhieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Hépato-gastroentérologie et d'Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut microbiota for health experts exchange: An online network for sharing knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Enck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Gut Microbial Signature Linked to Severity of Irritable Bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Ohman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington, United States. pp.S-142-S-143, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(15)30488-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and Functional Specificities of Crohn’s Disease Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Gastrointestinal Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Chicago, United States. pp. 562-588, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-009-9496-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiome hysteresis is associated with durable mucosal alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé M. Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia - Microbiome: Therapeutic Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Killarney, Ireland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human Gut Microbiota in all its States: From Disturbance to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Gut Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.161-178, 2022, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819265-8.00039-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'identification et d'exploration du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Dusko Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Libbey EuroText. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le microbiote Un organe à part entière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7420-1464-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a gut microbiome alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024121584A1. 2024, https://patents.google.com/patent/WO2024121584A1/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for diagnosing adenomas and/or colorectal cancer (CRC) based on analyzing the gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Yvonne Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Roat Kultima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2955232A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F3M_database_V1.1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin R. Tinsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality food bacterial genomic ressources from fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence-Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/O4OJA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Microbiome Metabolic Modules (F3M), a tool suite for functional profiling of food microbiomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Tinsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du régime alimentaire sur la dynamique structurale et fonctionnelle du microbiote intestinal humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. Université Pierre et Marie Curie - Paris 6, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02824828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique de Mycobacterium prototuberculosis et origine de M. tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire des Escherichia coli O111 et diversité des souches isolées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and gut microbiome interactions in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine Störsrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f3mr: Food Microbiome Metabolic Modules Framework for Taxonomic and Functional Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f73617a2cf0dffcecc088397c7cc5c63dae0a8c0;origin=https://hal.archives-ouvertes.fr/hal-05288423;visit=swh:1:snp:1b2a05cb4d9ae035321947f0220a58788c14a47e;anchor=swh:1:rel:7797a43b37341e2d6604889cf6665dd4369c623a;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F3M_Builder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin R. Tinsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9ea758e511d5bbae97198de270f5344fbbe3a6f1;origin=https://hal.archives-ouvertes.fr/hal-05288341;visit=swh:1:snp:2b1538ee7882737b30694b6de2798043804986d2;anchor=swh:1:rel:3d29d218e801b98d11844829579335cd5fdc872e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58257FF2"/>
+    <w:nsid w:val="CBDB4757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74485E98"/>
+    <w:nsid w:val="08A7E316"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2419821A"/>
+    <w:nsid w:val="A5D3A16F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7B19CAAA"/>
+    <w:nsid w:val="DB43FD8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-tap" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8998-5413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5760-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.micalis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mgps.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bork.embl.de/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=aYTQ-WkAAAAJ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Tap%20Julien%5BFull%20Author%20Name%5D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Khatib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jin Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dilmore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Brennan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00544-25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Alvanoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;ao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miona Belovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1650633" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Carlino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Blanco-M&#237;guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pun&#269;och&#225;&#345;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mengoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pinto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.07.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Keshavarzian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hamaker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feitong Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelle Lunken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02254-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/mrr.2023.01" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcdonald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38558-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Litwin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalen Cantrell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cotillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac063.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Oyarzun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Nev&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ya&#241;ez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Xie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.04.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vanhaecke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bretin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poirel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab312" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cartier-Meheust" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Chaumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab332" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine St&#246;rsrud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01018-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-de la Torre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoraci&#243;n Nieto Ruiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124542" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikka Polster" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena &#214;hman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84686-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020320" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cools-Portier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72161-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cools Portier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214273" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pavan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Druesne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36953-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552015v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0292-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Labus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Osadchiy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Hsiao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0656-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sundin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Stridsberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Neve" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35241-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621411v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. P. Bennet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K. Magnusson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Strid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13468" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bennet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magnusson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856549v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leboime" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Said-Nahal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-211064" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jarrousse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guilmeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran Vannhieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2377-0902.16.1128" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606058v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Toernblom" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Brazeilles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cools-Portier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2016.09.049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2016.03.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637360v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2015.09.039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439024v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NH6J255-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632823v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Cultrone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2015.05.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857098v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Schloissnig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manimozhiyan Arumugam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makedonka Mitreva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/cajgh.2013.120" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zeller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Voigt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20145645" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649169v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Yamada" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09944" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652440v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Chun Kong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basdevant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.058743" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204281v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mende" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Izquierdo-Carrasco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Berger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.2693" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02615220v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marceau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rouanet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2517" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190486v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iradj Sobhani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Roudot-Thoraval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Roperch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Letulle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016393" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas T. de Wouters" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/282356" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakhdari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013092" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668840v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Pierre J.-P. Furet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0253" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00908974v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqiang Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Solvsten Burgdorf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08821" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204274v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tasse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bercovici" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108332.110" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667864v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01982.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0BBDE8744017E80BDEE275864207B6EBC7FB6DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667876v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00671.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306528v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312010v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240627v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Renard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489205v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Desmonts" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810212v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Montera" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249736v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316201v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195035v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825720v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825733v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez de la Torre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pozuelo del R&#237;o" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(19)37349-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888866v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D. Burz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbo Wu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825707v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans T&#246;rnblom" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825714v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825710v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825727v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Yvonne Voigt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran van Nhieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740290v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Enck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Campbell" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnoux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Antoine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825724v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Ohman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)30488-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825735v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9496-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FNZ0PH3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029833v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M. Blottiere" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825745v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819265-8.00039-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306569v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Erlich" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306511v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829216v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318537v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Tinsley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306548v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence-Bertel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/O4OJA2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306516v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Tinsley" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825743v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825741v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288423v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f73617a2cf0dffcecc088397c7cc5c63dae0a8c0;origin=https://hal.archives-ouvertes.fr/hal-05288423;visit=swh:1:snp:1b2a05cb4d9ae035321947f0220a58788c14a47e;anchor=swh:1:rel:7797a43b37341e2d6604889cf6665dd4369c623a;path=/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288341v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ea758e511d5bbae97198de270f5344fbbe3a6f1;origin=https://hal.archives-ouvertes.fr/hal-05288341;visit=swh:1:snp:2b1538ee7882737b30694b6de2798043804986d2;anchor=swh:1:rel:3d29d218e801b98d11844829579335cd5fdc872e;path=/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-tap" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8998-5413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5760-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.micalis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mgps.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bork.embl.de/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=aYTQ-WkAAAAJ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Tap%20Julien%5BFull%20Author%20Name%5D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Alvanoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Alves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;ao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miona Belovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1650633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Khatib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jin Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dilmore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Brennan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00544-25" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Carlino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Blanco-M&#237;guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pun&#269;och&#225;&#345;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mengoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pinto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.07.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Keshavarzian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hamaker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feitong Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelle Lunken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02254-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/mrr.2023.01" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcdonald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38558-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Litwin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalen Cantrell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cotillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac063.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Oyarzun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Nev&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ya&#241;ez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Xie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.04.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vanhaecke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bretin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poirel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab312" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cartier-Meheust" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Chaumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab332" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine St&#246;rsrud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01018-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-de la Torre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoraci&#243;n Nieto Ruiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124542" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikka Polster" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena &#214;hman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84686-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alvarez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cools-Portier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72161-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020320" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cools Portier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214273" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Labus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Osadchiy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Hsiao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0656-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pavan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Druesne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36953-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0292-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sundin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Stridsberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Neve" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35241-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621411v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. P. Bennet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K. Magnusson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Strid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13468" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bennet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magnusson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856549v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leboime" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Said-Nahal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-211064" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jarrousse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guilmeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran Vannhieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2377-0902.16.1128" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606058v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Toernblom" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Brazeilles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cools-Portier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2016.09.049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2016.03.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842751v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2015.09.039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637360v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856562v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NH6J255-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632823v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Cultrone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2015.05.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857098v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Schloissnig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manimozhiyan Arumugam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makedonka Mitreva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/cajgh.2013.120" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zeller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Voigt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20145645" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649169v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Yamada" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09944" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204281v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mende" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Izquierdo-Carrasco" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Berger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.2693" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652440v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Chun Kong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basdevant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.058743" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02615220v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marceau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rouanet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2517" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190486v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iradj Sobhani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Roudot-Thoraval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Roperch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Letulle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016393" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas T. de Wouters" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/282356" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakhdari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013092" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668840v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Pierre J.-P. Furet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0253" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00908974v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqiang Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Solvsten Burgdorf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08821" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204274v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tasse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bercovici" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108332.110" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667864v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01982.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0BBDE8744017E80BDEE275864207B6EBC7FB6DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667876v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00671.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306528v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312010v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240627v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Renard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489205v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Desmonts" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810212v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Montera" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249736v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316201v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195035v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825720v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825733v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez de la Torre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pozuelo del R&#237;o" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(19)37349-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888866v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D. Burz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbo Wu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825707v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans T&#246;rnblom" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825714v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825710v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825727v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Yvonne Voigt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran van Nhieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740290v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Enck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Campbell" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnoux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Antoine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825724v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Ohman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)30488-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825735v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9496-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FNZ0PH3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029833v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M. Blottiere" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825745v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819265-8.00039-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306569v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Erlich" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306511v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829216v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318537v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Tinsley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306548v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence-Bertel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/O4OJA2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306516v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Tinsley" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825743v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825741v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288423v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f73617a2cf0dffcecc088397c7cc5c63dae0a8c0;origin=https://hal.archives-ouvertes.fr/hal-05288423;visit=swh:1:snp:1b2a05cb4d9ae035321947f0220a58788c14a47e;anchor=swh:1:rel:7797a43b37341e2d6604889cf6665dd4369c623a;path=/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288341v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ea758e511d5bbae97198de270f5344fbbe3a6f1;origin=https://hal.archives-ouvertes.fr/hal-05288341;visit=swh:1:snp:2b1538ee7882737b30694b6de2798043804986d2;anchor=swh:1:rel:3d29d218e801b98d11844829579335cd5fdc872e;path=/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>