--- v2 (2026-05-05)
+++ v3 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Tap </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8998-5413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-5760-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir effectué plusieurs stages en microbiologie à l'Institut Pasteur sous la direction de Patrick Grimont, Philippe Glaser et Sylvain Brisse, Julien Tap a poursuivi son doctorat au laboratoire de Joel Doré, supervisé par Marion Leclerc, de janvier 2007 à décembre 2009. Sa principale recherche pendant cette période portait sur l'impact des fibres alimentaires sur le microbiote intestinal humain, en utilisant des méthodologies métagénomiques et méta-transcriptomiques. Après son doctorat, l'intérêt de recherche de Julien s'est concentré sur l'interaction entre la nutrition, le microbiote intestinal et la santé humaine. Sa collaboration avec des cliniciens de l'AP-HP tels que la Pr Karine Clément, le Pr Iradj Sobhani et le Pr Maxime Breban a enrichi ses activités académiques. Durant son travail post-doctoral à l'EMBL dans le groupe de Peer Bork, à l'unité Metagenopolis de l'INRA (sous Joel Doré et Dusko Ehrlich), et en tant que scientifique du microbiome à la recherche Danone, Julien a utilisé l'écologie numérique et les techniques d'apprentissage automatique pour décortiquer de vastes ensembles de données omiques, les alignant avec des informations cliniques et diététiques. Julien Tap est maintenant chercheur à l'Institut Micalis de l'INRAE, situé sur le campus de Paris-Saclay. Ses recherches actuelles portent sur la science du microbiome, en particulier dans les domaines de la nutrition et de la santé humaine.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis octobre 2022</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Micalis de l'INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Jouy-en-Josas - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Danone Nutricia Research - Palaiseau - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> INRA : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenopolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – (D. Ehrlich, J. Doré) - Jouy-en-Josas - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> EMBL : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Biologie Computationnelle – (P. Bork) Décrypter la fonction et l'évolution des systèmes biologiques - Heidelberg - Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Biodiversité Phylogénétique et Fonctionnelle du Microbiote Intestinal Humain - Écologie et Physiologie du Systeme Digestif (UEPSD) - INRA - Jouy-en-Josas – (M. Leclerc, J. Doré)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éducation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Pierre & Marie Curie Paris VI </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Physiologie et Pathophysiologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pierre & Marie Curie Paris VI </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Biologie Moléculaire et Cellulaire - Spécialité Génétique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Paris Val de Marne Paris XII</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour une bibliographie à jour, consultez :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">son profil </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">sa </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">liste de publications PubMed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">son profil </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome metabolic modeling as a tool for innovation in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67, pp.101368. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2025.101368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoping review of the health effects of fermented foods in specific human populations and their potential role in precision nutrition: current knowledge and gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Alvanoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunçao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miona Belovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1650633. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2025.1650633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-country analysis of the gut microbiome indicates taxon associations with diet vary by taxon resolution and population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lora Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Jin Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dilmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00544-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexplored microbial diversity from 2,500 food metagenomes and links with the human microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Carlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Blanco-Míguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Punčochář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Mengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187 (20), pp.5775-5795.e15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2024.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curated and harmonized gut microbiome 16S rRNA amplicon data from dietary fiber intervention studies in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Keshavarzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hamaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feitong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genelle Lunken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp. 346. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02254-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Bifidobacterium species community and functional variations with human gut microbiome structure and health beyond infancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome Research Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/mrr.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global branches and local states of the human gut microbiome define associations with environmental and intrinsic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lejzerowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp. 3310. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38558-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Diet in a Tree-Based Format for Interactive and Exploratory Assessment of Dietary Intake Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Litwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalen Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (Supplement_1), pp.774-774. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzac063.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gut metatranscriptome changes induced by a fermented milk product are associated with improved tolerance to a flatulogenic diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Oyarzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Yañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp. 1632-1641. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2022.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking Water Source and Intake Are Associated with Distinct Gut Microbiota Signatures in US and UK Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vanhaecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (1), pp.171-182. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxab312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori dietary patterns better explain variations of the gut microbiome than individual markers in the American Gut Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cartier-Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Litwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Saccareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115 (2), pp.432-443. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqab332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and gut microbiome interactions of relevance for symptoms in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine Störsrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fermented Milk Product Containing B. lactis CNCM I-2494 Improves the Tolerance of a Plant-Based Diet in Patients with Disorders of Gut–Brain Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez-de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoración Nieto Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp. 4542. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13124542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel stepwise integrative analysis pipeline reveals distinct microbiota-host interactions and link to symptoms in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annikka Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Öhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.5521. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84686-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and functional enrichment of gut microbiome in healthy subjects consuming a multi-strain fermented milk product: a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.15974. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72161-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fermented Milk Product with B. lactis CNCM I-2494 and Lactic Acid Bacteria Improves Gastrointestinal Comfort in Response to a Challenge Diet Rich in Fermentable Residues in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez-de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.320. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12020320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasting breath H2 and gut microbiota metabolic potential are associated with the response to a fermented milk product in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0214273. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for an association of gut microbial Clostridia with brain functional connectivity and gastrointestinal sensorimotor function in patients with irritable bowel syndrome, based on tripartite network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Labus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Osadchiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-019-0656-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the long-term storage of human fecal microbiota samples collected in RNAlater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Druesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Öhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.601. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36953-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the intestinal resistome by a three-dimensional structure-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ghozlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.112-123. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-018-0292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal chromogranins and secretogranins are linked to the fecal and mucosal intestinal bacterial composition of IBS patients and healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Stridsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35241-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered intestinal antibacterial gene expression response profile in irritable bowel syndrome is linked to bacterial composition and immune activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean M. P. Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria K. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Strid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurogastroenterology and Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nmo.13468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered intestinal antibacterial gene expression response profile in irritable bowel syndrome is linked to bacterial composition and immune activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Strid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.e13468. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nmo.13468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal microbiota study reveals specific dysbiosis in spondyloarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Breban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leboime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Said-Nahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (9), pp.1614-1622. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-211064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Phenotypical Changes Induced By Transfer Of Human Fecal Microbiota from Colorectal Cancer Patients To Germ-Free Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jarrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guilmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tran Vannhieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15436/2377-0902.16.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an intestinal microbiota signature associated with severity of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Toernblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152 (1), pp.111-123. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2016.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional interactions suggest niche segregation among microorganisms in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Rafal Plichta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bertalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rettedal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's all in the mix: diagnosis and management of food intolerance reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (8), pp.1222-1223. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2016.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactulose Challenge Determines Visceral Sensitivity and Severity of Symptoms in Patients With Irritable Bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.226-233.e3. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2015.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactulose challenge determines visceral sensitivity and severity of symptoms in patients with irritable bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.226-233. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2015.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal, la clé pour une meilleure alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (11), pp.999-1002. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163211016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling type 2 diabetes and metformin treatment signatures in the human gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Falony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 528 (7581), pp.266-273. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature15766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota richness promotes its stability upon increased dietary fibre intake in healthy adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bensaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), pp.4954-4964. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics of the human intestinal tract: from who is there to what is done there</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Cultrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Blottiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.64-68. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijue Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanzi Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuality and temporal stability of the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Schloissnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makedonka Mitreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Asian Journal of Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/cajgh.2013.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of fecal microbiota for early‐stage detection of colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Roat Kultima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.766. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/msb.20145645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterotypes of the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 473 (7346), pp.174 - 180. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic species profiling using universal phylogenetic marker genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Mende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Izquierdo-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (12), pp.1196 - +. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMETH.2693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota after gastric bypass in human obesity: increased richness and associations of bacterial genera with adipose tissue genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Chun Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (1), pp.16 - 24. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.113.058743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of smooth tubercle bacilli provides insights into ancestry and pathoadaptation of Mycobacterium tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Supply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (2), pp.172-179. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02615220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Dysbiosis in Colorectal Cancer (CRC) Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iradj Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Roudot-Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean P. Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0016393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of NF-kappa B Modulation Capabilities within Human Intestinal Commensal Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar O. Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Beguet-Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas T. de Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/282356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional metagenomics: a high throughput screening method to decipher microbiota-driven NF-kappa B modulation in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Cultrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (9), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0013092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Adaptation of Human Gut Microbiota to Bariatric Surgery-Induced Weight Loss Links With Metabolic and Low-Grade Inflammation Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Pierre J.-P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Chun Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (12), pp.3049 - 3057. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/db10-0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human gut microbial gene catalogue established by metagenomic sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Solvsten Burgdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7285), pp. 59-65. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00908974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional metagenomics to mine the human gut microbiome for dietary fiber catabolic enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Tasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bercovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pizzut-Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (11), pp.1605 - 1612. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.108332.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the human intestinal microbiota phylogenetic core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (10), pp.2574-2584. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01982.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of human and farm animal faecal microbiota using real-time quantitative PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Firmesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (3), pp.351-62. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00671.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale associations between diet and the gut microbiome in a nationwide French cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO EMBL Symposium: The human microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBL; EMBO, Sep 2025, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Human Gut Microbiome Data at Scale: From Individuals to Multi-Layered Features in Clinical and Nutritional Studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Artificial Intelligence Applied to Microbiomes: data analysis, modelling, and engineering of microbiome-based biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, Oct 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traditionnel vers le rationnel : utilisation d'approches omiques pour la conception d'écosystèmes microbiens sur mesures et la fabrication d'une boisson fermentée céréalière saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chochois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nutrition et Ecologie Microbienne (NEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-gen fermented food: Harnessing gut microbiome diversity and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalal Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics &amp; Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands Metabolomics Centre, Feb 2024, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial states and social behaviour: towards an extended influence of symbiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Montera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Symbioses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lyon, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and gut microbiome modelizations to sustain health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NutrEvent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurasanté, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branches and ecological states of the gut microbiome: Mapping for future personalized nutritional and therapeutic interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polepharma de Microbiomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polepharma, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Gen Fermented Food: Harnessing Gut Microbiome Diversity and Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATION DES LIENS ENTRE ALIMENTATION, MICROBIOTE INTESTINAL ET INCONFORT DIGESTIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Microbiote : les micro-organismes dans la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de l'intestin irritable: Quelles sont les interactions entre la diète et le microbiome intestinal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar MetaGenoPolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Flatulogenic Diet Combined with a Fermented Milk Product on Markers of Flatulence and Intestinal Microbiome Composition in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pozuelo del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States. pp.S-221, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(19)37349-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative stable states of a holobiont: the intestinal microbiota - host relationship.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van de Guchte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D. Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangbo Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW INSIGHTS ON RELATIONSHIPS BETWEEN FODMAPS INTAKE, GUT MICROBIOTA AND SEVERITY OF SYMPTOMS IN IRRITABLE BOWEL SYNDROME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Human Microbiome Consortium Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a gut microbial signature linked to severity of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics exploration of the gut microbiome in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Metagenomics Analysis Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote intestinal comme marqueur potentiel du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Yvonne Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tran van Nhieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Hépato-gastroentérologie et d'Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut microbiota for health experts exchange: An online network for sharing knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Enck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Gut Microbial Signature Linked to Severity of Irritable Bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Ohman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington, United States. pp.S-142-S-143, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(15)30488-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and Functional Specificities of Crohn’s Disease Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Gastrointestinal Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Chicago, United States. pp. 562-588, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-009-9496-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiome hysteresis is associated with durable mucosal alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé M. Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia - Microbiome: Therapeutic Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Killarney, Ireland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human Gut Microbiota in all its States: From Disturbance to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Gut Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.161-178, 2022, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819265-8.00039-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'identification et d'exploration du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Dusko Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Libbey EuroText. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le microbiote Un organe à part entière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7420-1464-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a gut microbiome alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024121584A1. 2024, https://patents.google.com/patent/WO2024121584A1/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for diagnosing adenomas and/or colorectal cancer (CRC) based on analyzing the gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Yvonne Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Roat Kultima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2955232A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F3M_database_V1.1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin R. Tinsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality food bacterial genomic ressources from fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence-Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/O4OJA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Microbiome Metabolic Modules (F3M), a tool suite for functional profiling of food microbiomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Tinsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du régime alimentaire sur la dynamique structurale et fonctionnelle du microbiote intestinal humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. Université Pierre et Marie Curie - Paris 6, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02824828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique de Mycobacterium prototuberculosis et origine de M. tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire des Escherichia coli O111 et diversité des souches isolées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and gut microbiome interactions in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine Störsrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f3mr: Food Microbiome Metabolic Modules Framework for Taxonomic and Functional Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f73617a2cf0dffcecc088397c7cc5c63dae0a8c0;origin=https://hal.archives-ouvertes.fr/hal-05288423;visit=swh:1:snp:1b2a05cb4d9ae035321947f0220a58788c14a47e;anchor=swh:1:rel:7797a43b37341e2d6604889cf6665dd4369c623a;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F3M_Builder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin R. Tinsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9ea758e511d5bbae97198de270f5344fbbe3a6f1;origin=https://hal.archives-ouvertes.fr/hal-05288341;visit=swh:1:snp:2b1538ee7882737b30694b6de2798043804986d2;anchor=swh:1:rel:3d29d218e801b98d11844829579335cd5fdc872e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Tap </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8998-5413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=aYTQ-WkAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-5760-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir effectué plusieurs stages en microbiologie à l'Institut Pasteur sous la direction de Patrick Grimont, Philippe Glaser et Sylvain Brisse, Julien Tap a poursuivi son doctorat au laboratoire de Joel Doré, supervisé par Marion Leclerc, de janvier 2007 à décembre 2009. Sa principale recherche pendant cette période portait sur l'impact des fibres alimentaires sur le microbiote intestinal humain, en utilisant des méthodologies métagénomiques et méta-transcriptomiques. Après son doctorat, l'intérêt de recherche de Julien s'est concentré sur l'interaction entre la nutrition, le microbiote intestinal et la santé humaine. Sa collaboration avec des cliniciens de l'AP-HP tels que la Pr Karine Clément, le Pr Iradj Sobhani et le Pr Maxime Breban a enrichi ses activités académiques. Durant son travail post-doctoral à l'EMBL dans le groupe de Peer Bork, à l'unité Metagenopolis de l'INRA (sous Joel Doré et Dusko Ehrlich), et en tant que scientifique du microbiome à la recherche Danone, Julien a utilisé l'écologie numérique et les techniques d'apprentissage automatique pour décortiquer de vastes ensembles de données omiques, les alignant avec des informations cliniques et diététiques. Julien Tap est maintenant chercheur à l'Institut Micalis de l'INRAE, situé sur le campus de Paris-Saclay. Ses recherches actuelles portent sur la science du microbiome, en particulier dans les domaines de la nutrition et de la santé humaine.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis octobre 2022</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Micalis de l'INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Jouy-en-Josas - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Danone Nutricia Research - Palaiseau - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> INRA : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenopolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> – (D. Ehrlich, J. Doré) - Jouy-en-Josas - France</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> EMBL : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Biologie Computationnelle – (P. Bork) Décrypter la fonction et l'évolution des systèmes biologiques - Heidelberg - Allemagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Biodiversité Phylogénétique et Fonctionnelle du Microbiote Intestinal Humain - Écologie et Physiologie du Systeme Digestif (UEPSD) - INRA - Jouy-en-Josas – (M. Leclerc, J. Doré)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éducation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Pierre & Marie Curie Paris VI </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Physiologie et Pathophysiologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Pierre & Marie Curie Paris VI </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Biologie Moléculaire et Cellulaire - Spécialité Génétique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Paris Val de Marne Paris XII</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour une bibliographie à jour, consultez :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">son profil </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">sa </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">liste de publications PubMed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">son profil </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome metabolic modeling as a tool for innovation in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67, pp.101368. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2025.101368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scoping review of the health effects of fermented foods in specific human populations and their potential role in precision nutrition: current knowledge and gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Alvanoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Assunçao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miona Belovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1650633. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2025.1650633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-country analysis of the gut microbiome indicates taxon associations with diet vary by taxon resolution and population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lora Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Jin Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Dilmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00544-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexplored microbial diversity from 2,500 food metagenomes and links with the human microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolò Carlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Blanco-Míguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Punčochář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Mengoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187 (20), pp.5775-5795.e15. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2024.07.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curated and harmonized gut microbiome 16S rRNA amplicon data from dietary fiber intervention studies in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Keshavarzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Hamaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feitong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genelle Lunken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp. 346. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02254-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Bifidobacterium species community and functional variations with human gut microbiome structure and health beyond infancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome Research Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.9. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/mrr.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global branches and local states of the human gut microbiome define associations with environmental and intrinsic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lejzerowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp. 3310. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38558-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Diet in a Tree-Based Format for Interactive and Exploratory Assessment of Dietary Intake Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Litwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalen Cantrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (Supplement_1), pp.774-774. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzac063.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drinking Water Source and Intake Are Associated with Distinct Gut Microbiota Signatures in US and UK Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Vanhaecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (1), pp.171-182. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxab312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gut metatranscriptome changes induced by a fermented milk product are associated with improved tolerance to a flatulogenic diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Oyarzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Yañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixuan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp. 1632-1641. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2022.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori dietary patterns better explain variations of the gut microbiome than individual markers in the American Gut Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cartier-Meheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Litwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Saccareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115 (2), pp.432-443. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/nqab332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and gut microbiome interactions of relevance for symptoms in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine Störsrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fermented Milk Product Containing B. lactis CNCM I-2494 Improves the Tolerance of a Plant-Based Diet in Patients with Disorders of Gut–Brain Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez-de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoración Nieto Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp. 4542. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13124542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel stepwise integrative analysis pipeline reveals distinct microbiota-host interactions and link to symptoms in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annikka Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Öhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.5521. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84686-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fermented Milk Product with B. lactis CNCM I-2494 and Lactic Acid Bacteria Improves Gastrointestinal Comfort in Response to a Challenge Diet Rich in Fermentable Residues in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez-de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.320. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12020320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and functional enrichment of gut microbiome in healthy subjects consuming a multi-strain fermented milk product: a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.15974. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72161-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasting breath H2 and gut microbiota metabolic potential are associated with the response to a fermented milk product in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0214273. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the long-term storage of human fecal microbiota samples collected in RNAlater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Druesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Öhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.601. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36953-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the intestinal resistome by a three-dimensional structure-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ghozlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.112-123. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-018-0292-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02552015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for an association of gut microbial Clostridia with brain functional connectivity and gastrointestinal sensorimotor function in patients with irritable bowel syndrome, based on tripartite network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Labus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Osadchiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-019-0656-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal chromogranins and secretogranins are linked to the fecal and mucosal intestinal bacterial composition of IBS patients and healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mats Stridsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35241-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered intestinal antibacterial gene expression response profile in irritable bowel syndrome is linked to bacterial composition and immune activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean M. P. Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria K. Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Strid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurogastroenterology and Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nmo.13468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered intestinal antibacterial gene expression response profile in irritable bowel syndrome is linked to bacterial composition and immune activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Sundin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Magnusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Strid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (12), pp.e13468. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nmo.13468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal microbiota study reveals specific dysbiosis in spondyloarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Breban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Leboime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roula Said-Nahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (9), pp.1614-1622. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-211064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Phenotypical Changes Induced By Transfer Of Human Fecal Microbiota from Colorectal Cancer Patients To Germ-Free Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jarrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guilmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tran Vannhieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15436/2377-0902.16.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an intestinal microbiota signature associated with severity of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Toernblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152 (1), pp.111-123. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2016.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's all in the mix: diagnosis and management of food intolerance reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (8), pp.1222-1223. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2016.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional interactions suggest niche segregation among microorganisms in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Rafal Plichta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bertalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rettedal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiote intestinal, la clé pour une meilleure alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (11), pp.999-1002. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20163211016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactulose challenge determines visceral sensitivity and severity of symptoms in patients with irritable bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Neve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.226-233. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2015.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactulose Challenge Determines Visceral Sensitivity and Severity of Symptoms in Patients With Irritable Bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.226-233.e3. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cgh.2015.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota richness promotes its stability upon increased dietary fibre intake in healthy adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bensaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (12), pp.4954-4964. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling type 2 diabetes and metformin treatment signatures in the human gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Falony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 528 (7581), pp.266-273. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature15766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics of the human intestinal tract: from who is there to what is done there</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Cultrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Blottiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.64-68. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijue Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanzi Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuality and temporal stability of the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Schloissnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makedonka Mitreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Asian Journal of Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5195/cajgh.2013.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of fecal microbiota for early‐stage detection of colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Roat Kultima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (11), pp.766. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/msb.20145645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterotypes of the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuji Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 473 (7346), pp.174 - 180. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota after gastric bypass in human obesity: increased richness and associations of bacterial genera with adipose tissue genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Chun Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (1), pp.16 - 24. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.113.058743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic species profiling using universal phylogenetic marker genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Mende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Izquierdo-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (12), pp.1196 - +. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMETH.2693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of smooth tubercle bacilli provides insights into ancestry and pathoadaptation of Mycobacterium tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Supply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (2), pp.172-179. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02615220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Dysbiosis in Colorectal Cancer (CRC) Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iradj Sobhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Roudot-Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean P. Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0016393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of NF-kappa B Modulation Capabilities within Human Intestinal Commensal Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar O. Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Beguet-Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas T. de Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/282356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional metagenomics: a high throughput screening method to decipher microbiota-driven NF-kappa B modulation in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Cultrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (9), </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0013092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human gut microbial gene catalogue established by metagenomic sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manimozhiyan Arumugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Solvsten Burgdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7285), pp. 59-65. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00908974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Adaptation of Human Gut Microbiota to Bariatric Surgery-Induced Weight Loss Links With Metabolic and Low-Grade Inflammation Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Pierre J.-P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Chun Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Basdevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (12), pp.3049 - 3057. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2337/db10-0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional metagenomics to mine the human gut microbiome for dietary fiber catabolic enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Tasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bercovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Pizzut-Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Robe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (11), pp.1605 - 1612. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.108332.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the human intestinal microbiota phylogenetic core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (10), pp.2574-2584. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01982.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assessment of human and farm animal faecal microbiota using real-time quantitative PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Firmesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (3), pp.351-62. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00671.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale associations between diet and the gut microbiome in a nationwide French cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO EMBL Symposium: The human microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBL; EMBO, Sep 2025, Heidelberg (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Human Gut Microbiome Data at Scale: From Individuals to Multi-Layered Features in Clinical and Nutritional Studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Artificial Intelligence Applied to Microbiomes: data analysis, modelling, and engineering of microbiome-based biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, Oct 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traditionnel vers le rationnel : utilisation d'approches omiques pour la conception d'écosystèmes microbiens sur mesures et la fabrication d'une boisson fermentée céréalière saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chochois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nutrition et Ecologie Microbienne (NEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-gen fermented food: Harnessing gut microbiome diversity and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalal Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics &amp; Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands Metabolomics Centre, Feb 2024, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial states and social behaviour: towards an extended influence of symbiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice de Montera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Symbioses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lyon, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and gut microbiome modelizations to sustain health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NutrEvent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurasanté, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branches and ecological states of the gut microbiome: Mapping for future personalized nutritional and therapeutic interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polepharma de Microbiomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polepharma, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Gen Fermented Food: Harnessing Gut Microbiome Diversity and Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Lactic Acid Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLORATION DES LIENS ENTRE ALIMENTATION, MICROBIOTE INTESTINAL ET INCONFORT DIGESTIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Microbiote : les micro-organismes dans la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de l'intestin irritable: Quelles sont les interactions entre la diète et le microbiome intestinal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar MetaGenoPolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Flatulogenic Diet Combined with a Fermented Milk Product on Markers of Flatulence and Intestinal Microbiome Composition in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Martinez de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pozuelo del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Diego, United States. pp.S-221, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(19)37349-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative stable states of a holobiont: the intestinal microbiota - host relationship.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van de Guchte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D. Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangbo Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW INSIGHTS ON RELATIONSHIPS BETWEEN FODMAPS INTAKE, GUT MICROBIOTA AND SEVERITY OF SYMPTOMS IN IRRITABLE BOWEL SYNDROME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Human Microbiome Consortium Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a gut microbial signature linked to severity of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cools-Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United European Gastroenterology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics exploration of the gut microbiome in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Metagenomics Analysis Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote intestinal comme marqueur potentiel du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Yvonne Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tran van Nhieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Hépato-gastroentérologie et d'Oncologie Digestive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut microbiota for health experts exchange: An online network for sharing knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Enck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Gut Microbial Signature Linked to Severity of Irritable Bowel Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Ohman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Törnblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Brazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington, United States. pp.S-142-S-143, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(15)30488-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and Functional Specificities of Crohn’s Disease Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Gastrointestinal Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Chicago, United States. pp. 562-588, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-009-9496-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiome hysteresis is associated with durable mucosal alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian D Burz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé M. Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia - Microbiome: Therapeutic Implications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Killarney, Ireland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human Gut Microbiota in all its States: From Disturbance to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ruppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Gut Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.161-178, 2022, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819265-8.00039-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'identification et d'exploration du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Dusko Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Libbey EuroText. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le microbiote Un organe à part entière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7420-1464-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a gut microbiome alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024121584A1. 2024, https://patents.google.com/patent/WO2024121584A1/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for diagnosing adenomas and/or colorectal cancer (CRC) based on analyzing the gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Yvonne Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Roat Kultima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2955232A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F3M_database_V1.1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin R. Tinsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality food bacterial genomic ressources from fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence-Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/O4OJA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Microbiome Metabolic Modules (F3M), a tool suite for functional profiling of food microbiomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Tinsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du régime alimentaire sur la dynamique structurale et fonctionnelle du microbiote intestinal humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. Université Pierre et Marie Curie - Paris 6, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02824828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique de Mycobacterium prototuberculosis et origine de M. tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire des Escherichia coli O111 et diversité des souches isolées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and gut microbiome interactions in irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stine Störsrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cotillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F3M_Builder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin R. Tinsley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9ea758e511d5bbae97198de270f5344fbbe3a6f1;origin=https://hal.archives-ouvertes.fr/hal-05288341;visit=swh:1:snp:2b1538ee7882737b30694b6de2798043804986d2;anchor=swh:1:rel:3d29d218e801b98d11844829579335cd5fdc872e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">f3mr: Food Microbiome Metabolic Modules Framework for Taxonomic and Functional Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f73617a2cf0dffcecc088397c7cc5c63dae0a8c0;origin=https://hal.archives-ouvertes.fr/hal-05288423;visit=swh:1:snp:1b2a05cb4d9ae035321947f0220a58788c14a47e;anchor=swh:1:rel:7797a43b37341e2d6604889cf6665dd4369c623a;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBDB4757"/>
+    <w:nsid w:val="64C8003F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08A7E316"/>
+    <w:nsid w:val="99EB2557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A5D3A16F"/>
+    <w:nsid w:val="CC260642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DB43FD8E"/>
+    <w:nsid w:val="59B6315A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-tap" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8998-5413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5760-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.micalis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mgps.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bork.embl.de/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=aYTQ-WkAAAAJ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Tap%20Julien%5BFull%20Author%20Name%5D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Alvanoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Alves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;ao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miona Belovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1650633" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Khatib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jin Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dilmore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Brennan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00544-25" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Carlino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Blanco-M&#237;guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pun&#269;och&#225;&#345;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mengoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pinto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.07.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Keshavarzian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hamaker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feitong Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelle Lunken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02254-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/mrr.2023.01" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcdonald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38558-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Litwin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalen Cantrell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cotillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac063.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Oyarzun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Nev&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ya&#241;ez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Xie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.04.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vanhaecke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bretin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poirel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab312" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cartier-Meheust" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Chaumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab332" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine St&#246;rsrud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01018-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-de la Torre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoraci&#243;n Nieto Ruiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124542" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikka Polster" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena &#214;hman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84686-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alvarez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cools-Portier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72161-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020320" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cools Portier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214273" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Labus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Osadchiy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Hsiao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0656-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pavan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Druesne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36953-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0292-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sundin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Stridsberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Neve" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35241-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621411v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. P. Bennet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K. Magnusson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Strid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13468" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bennet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magnusson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856549v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leboime" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Said-Nahal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-211064" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jarrousse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guilmeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran Vannhieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2377-0902.16.1128" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606058v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Toernblom" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Brazeilles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cools-Portier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2016.09.049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2016.03.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842751v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2015.09.039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637360v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856562v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NH6J255-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632823v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Cultrone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2015.05.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857098v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Schloissnig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manimozhiyan Arumugam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makedonka Mitreva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/cajgh.2013.120" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zeller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Voigt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20145645" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649169v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Yamada" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09944" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204281v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mende" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Izquierdo-Carrasco" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Berger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.2693" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652440v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Chun Kong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basdevant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.058743" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02615220v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marceau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rouanet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2517" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190486v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iradj Sobhani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Roudot-Thoraval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Roperch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Letulle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016393" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000996v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas T. de Wouters" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/282356" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakhdari" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013092" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668840v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Pierre J.-P. Furet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0253" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00908974v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqiang Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Solvsten Burgdorf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08821" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204274v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tasse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bercovici" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108332.110" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667864v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01982.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0BBDE8744017E80BDEE275864207B6EBC7FB6DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667876v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00671.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306528v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312010v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240627v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Renard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balland" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489205v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Desmonts" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810212v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Montera" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249736v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316201v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195035v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825720v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825733v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez de la Torre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pozuelo del R&#237;o" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(19)37349-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888866v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D. Burz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbo Wu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825707v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans T&#246;rnblom" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825714v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825710v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825727v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Yvonne Voigt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran van Nhieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740290v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Enck" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Campbell" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnoux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Antoine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825724v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Ohman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)30488-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825735v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9496-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FNZ0PH3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029833v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M. Blottiere" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825745v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819265-8.00039-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306569v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Erlich" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306511v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829216v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318537v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Tinsley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306548v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence-Bertel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/O4OJA2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306516v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Tinsley" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825743v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825741v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288423v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f73617a2cf0dffcecc088397c7cc5c63dae0a8c0;origin=https://hal.archives-ouvertes.fr/hal-05288423;visit=swh:1:snp:1b2a05cb4d9ae035321947f0220a58788c14a47e;anchor=swh:1:rel:7797a43b37341e2d6604889cf6665dd4369c623a;path=/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288341v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ea758e511d5bbae97198de270f5344fbbe3a6f1;origin=https://hal.archives-ouvertes.fr/hal-05288341;visit=swh:1:snp:2b1538ee7882737b30694b6de2798043804986d2;anchor=swh:1:rel:3d29d218e801b98d11844829579335cd5fdc872e;path=/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-tap" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8998-5413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=aYTQ-WkAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5760-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.micalis.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mgps.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bork.embl.de/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=aYTQ-WkAAAAJ" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbi.nlm.nih.gov/pubmed?term=Tap%20Julien%5BFull%20Author%20Name%5D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530180v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101368" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Humblot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Alvanoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Alves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;ao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miona Belovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2025.1650633" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306512v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Khatib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Jin Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dilmore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Brennan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00544-25" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Carlino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Blanco-M&#237;guez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pun&#269;och&#225;&#345;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mengoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pinto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.07.039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Keshavarzian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hamaker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feitong Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelle Lunken" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02254-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/mrr.2023.01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mcdonald" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38558-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Litwin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalen Cantrell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cotillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzac063.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842694v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vanhaecke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bretin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poirel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Oyarzun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Nev&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Ya&#241;ez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Xie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2022.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cartier-Meheust" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Chaumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccareau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqab332" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine St&#246;rsrud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01018-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825696v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez-de la Torre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoraci&#243;n Nieto Ruiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124542" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842701v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annikka Polster" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena &#214;hman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84686-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020320" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cools-Portier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72161-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cools Portier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214273" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842735v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pavan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Druesne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36953-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02552015v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rupp&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-018-0292-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Labus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Osadchiy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Hsiao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0656-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sundin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Stridsberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Neve" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35241-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. P. Bennet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K. Magnusson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Strid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13468" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Bennet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Magnusson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leboime" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Said-Nahal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-211064" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825702v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jarrousse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guilmeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran Vannhieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2377-0902.16.1128" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Toernblom" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Brazeilles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cools-Portier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2016.09.049" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guyonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2016.03.031" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veiga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163211016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2015.09.039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842751v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439024v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NH6J255-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Cultrone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2015.05.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857098v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Schloissnig" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manimozhiyan Arumugam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makedonka Mitreva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/cajgh.2013.120" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856437v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zeller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Voigt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20145645" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649169v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Paslier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Yamada" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09944" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652440v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Chun Kong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Basdevant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.058743" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204281v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mende" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Izquierdo-Carrasco" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Berger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.2693" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02615220v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marceau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rouanet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2517" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iradj Sobhani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Roudot-Thoraval" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Roperch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Letulle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016393" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000996v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beguet-Crespel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas T. de Wouters" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/282356" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204302v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lakhdari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013092" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00908974v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqiang Li" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Solvsten Burgdorf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08821" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668840v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Pierre J.-P. Furet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0253" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204274v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tasse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bercovici" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108332.110" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667864v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01982.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0BBDE8744017E80BDEE275864207B6EBC7FB6DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667876v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00671.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306528v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312010v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240627v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Renard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balland" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489205v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Desmonts" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810212v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Montera" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249736v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316201v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195035v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825728v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825720v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825733v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Martinez de la Torre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pozuelo del R&#237;o" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(19)37349-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888866v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D. Burz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbo Wu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825707v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans T&#246;rnblom" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825714v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825727v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Yvonne Voigt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tran van Nhieu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740290v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Enck" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Campbell" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnoux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Antoine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825724v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Ohman" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(15)30488-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825735v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-009-9496-x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4FNZ0PH3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029833v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Burz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M. Blottiere" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825745v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819265-8.00039-5" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306569v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Erlich" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306511v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829216v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318537v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Tinsley" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306548v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence-Bertel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/O4OJA2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306516v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Tinsley" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824828v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825743v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03825741v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843284v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288341v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ea758e511d5bbae97198de270f5344fbbe3a6f1;origin=https://hal.archives-ouvertes.fr/hal-05288341;visit=swh:1:snp:2b1538ee7882737b30694b6de2798043804986d2;anchor=swh:1:rel:3d29d218e801b98d11844829579335cd5fdc872e;path=/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288423v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f73617a2cf0dffcecc088397c7cc5c63dae0a8c0;origin=https://hal.archives-ouvertes.fr/hal-05288423;visit=swh:1:snp:1b2a05cb4d9ae035321947f0220a58788c14a47e;anchor=swh:1:rel:7797a43b37341e2d6604889cf6665dd4369c623a;path=/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>