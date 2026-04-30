--- v0 (2026-04-01)
+++ v1 (2026-04-30)
@@ -2509,355 +2509,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait of the Tourist as an Historian: How the Contemporary Tourist Mediation of Paris Turns the Practice of Space into a Search for Historical Clues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'assiette et le champ. La gastronomie parisienne, le terroir d'île-de-France et le Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tassel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hecate vergopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages of History for Tourism in the Present - International Committee of Historical Sciences Meeting (ICHS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee of Historical Sciences Meeting (ICHS); International Commission for the History of Travel and Tourism (ICHTT), 2015, Jinan (Chine), Chine</w:t>
+              <w:t xml:space="preserve">Journée d'études le Grand Paris qui Mange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences de la Communication (ISCC), CNRS Paris-Sorbonne, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766882v1</w:t>
+                <w:t xml:space="preserve">hal-03749954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrons, au travail ! La téléréalité comme dispositif de médiatisation et de communication du patron-entrepreneur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Corbillé</w:t>
+                <w:t xml:space="preserve">Le commerce touristique de l'histoire. Ce que les visites guidées font de et avec l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Tassel</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hecate vergopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures des décideurs en régime médiatique. Représenter la décision politique et économique : un défi communicationnel.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CELSA - GRIPIC - Université Paris Sorbonne, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">L'histoire dans l'espace public. Producteurs, pratiques, transmissions entre Atlantique et Méditerrannée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TELEMME (MMSH); l'IHTP; l'IRMC; CÉLAT, Oct 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749949v1</w:t>
+                <w:t xml:space="preserve">hal-03766912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'assiette et le champ. La gastronomie parisienne, le terroir d'île-de-France et le Grand Paris</w:t>
+                <w:t xml:space="preserve">Patrons, au travail ! La téléréalité comme dispositif de médiatisation et de communication du patron-entrepreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Corbillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études le Grand Paris qui Mange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Sciences de la Communication (ISCC), CNRS Paris-Sorbonne, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Figures des décideurs en régime médiatique. Représenter la décision politique et économique : un défi communicationnel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELSA - GRIPIC - Université Paris Sorbonne, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749954v1</w:t>
+                <w:t xml:space="preserve">hal-03749949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce touristique de l'histoire. Ce que les visites guidées font de et avec l'histoire</w:t>
+                <w:t xml:space="preserve">Portrait of the Tourist as an Historian: How the Contemporary Tourist Mediation of Paris Turns the Practice of Space into a Search for Historical Clues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hecate vergopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'histoire dans l'espace public. Producteurs, pratiques, transmissions entre Atlantique et Méditerrannée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TELEMME (MMSH); l'IHTP; l'IRMC; CÉLAT, Oct 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">Usages of History for Tourism in the Present - International Committee of Historical Sciences Meeting (ICHS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee of Historical Sciences Meeting (ICHS); International Commission for the History of Travel and Tourism (ICHTT), 2015, Jinan (Chine), Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766912v1</w:t>
+                <w:t xml:space="preserve">hal-03766882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exigence de négociation en ethnographie organisationnelle</w:t>
               </w:r>
@@ -3270,203 +3270,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Jean-Jacques Boutaud</w:t>
+                <w:t xml:space="preserve">Gastronomie et Communication - Entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, pp.13-21</w:t>
+              <w:t xml:space="preserve">2022, pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766799v1</w:t>
+                <w:t xml:space="preserve">hal-03573358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastronomie et Communication - Entretien</w:t>
+                <w:t xml:space="preserve">Entretien avec Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, pp.13-20</w:t>
+              <w:t xml:space="preserve">2022, pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573358v1</w:t>
+                <w:t xml:space="preserve">hal-03766799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3 questions à Julien Tassel sur les usages sociaux du passé</w:t>
               </w:r>
@@ -3515,322 +3515,322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages du passé et de l'histoire au sein de GDF-Suez&amp;quot;, entretien avec Michel Batard, Alain Beltran et Jean-Pierre Williot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les usages publics du passé en temps de présentisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hartog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tassel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Beltran</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/sopr.029.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766857v1</w:t>
+                <w:t xml:space="preserve">hal-03740433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages publics du passé en temps de présentisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les usages du passé et de l'histoire au sein de gdf suez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hartog</w:t>
+                <w:t xml:space="preserve">Alain Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, pp.11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sopr.029.0011⟩</w:t>
+              <w:t xml:space="preserve">2014, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.029.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740433v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages du passé et de l'histoire au sein de gdf suez</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Les usages du passé et de l'histoire au sein de GDF-Suez&amp;quot;, entretien avec Michel Batard, Alain Beltran et Jean-Pierre Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-pierre Williot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.19-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Williot</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-03741987v1</w:t>
+                <w:t xml:space="preserve">hal-03766857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4088,51 +4088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brachet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745385v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Galembert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Foulgoc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;cate Vergopoulos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corbill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Math&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.731" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745401v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potherat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Foli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5955" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.029.0001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.3906" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lallement" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.149" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hecate vergopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#207;M" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chervin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766857v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-pierre Williot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hartog" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.029.0011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.029.0019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03740471v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tassel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brachet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745385v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Galembert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Granier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Le Foulgoc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;cate Vergopoulos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corbill&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Math&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.731" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745401v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potherat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904922v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Foli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5955" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.029.0001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.3906" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lallement" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.149" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hecate vergopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#207;M" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chervin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573358v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hartog" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.029.0011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beltran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Williot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.029.0019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-pierre Williot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03740471v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>