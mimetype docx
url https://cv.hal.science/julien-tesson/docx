--- v0 (2026-03-19)
+++ v1 (2026-04-26)
@@ -716,468 +716,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérivation formelle et extraction d'un programme data-parallèle pour le problème des valeurs inférieures les plus proches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Verified Generate-Test-Aggregate Coq Library for Parallel Programs Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kento Emoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979092v1</w:t>
+                <w:t xml:space="preserve">hal-00964061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing powerlists with Bulk Synchronous Parallel ML</w:t>
+                <w:t xml:space="preserve">Dérivation formelle et extraction d'un programme data-parallèle pour le problème des valeurs inférieures les plus proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeffrey Legaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Niculescu</w:t>
+                <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (SYNASC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105115v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Derivation and Extraction of a Parallel Program for the All Nearest Smaller Values Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joeffrey Legaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verified Generate-Test-Aggregate Coq Library for Parallel Programs Extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing powerlists with Bulk Synchronous Parallel ML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (SYNASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Timisoara, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYNASC.2014.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964061v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Parallel Program Calculation in Coq: A Tutorial</w:t>
               </w:r>
@@ -1245,64 +1245,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programming with BSP Homomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joeffrey Legaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1476,226 +1476,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verified Bulk Synchronous Parallel ML Heat Diffusion Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prototyping a Library of Algorithmic Skeletons with Bulk Synchronous Parallel ML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noman Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Loulergue</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadoud Bousdira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Computational Science (ICCS 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">(PDPTA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588894v1</w:t>
+                <w:t xml:space="preserve">hal-00592539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyping a Library of Algorithmic Skeletons with Bulk Synchronous Parallel ML</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noman Javed</w:t>
+                <w:t xml:space="preserve">A Verified Bulk Synchronous Parallel ML Heat Diffusion Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wadoud Bousdira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(PDPTA'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th International Conference on Computational Science (ICCS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Singapour, Singapore. pp.36 - 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2011.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592539v1</w:t>
+                <w:t xml:space="preserve">hal-00588894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Program Calculation in Coq</w:t>
               </w:r>
@@ -1707,51 +1707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideki Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1815,51 +1815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Development of Correct Bulk Synchronous Parallel Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1936,51 +1936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coq Library for Program Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideki Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,51 +2332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Development of Functional Bulk Synchronous Parallel Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiminori Matsuzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2463,51 +2463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideki Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2724,51 +2724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadoud Bousdira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0415-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160164v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allombert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04709223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC55340.2022.00015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941250v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00273" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Legaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Niculescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.51" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Emoto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiminori Matsuzaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_46" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WTFXKVP9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.04.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592539v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Javed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hashimoto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Takeichi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gesbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68111-3_119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LDWF8MXR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-orleans.fr/lifo/evenements/EJCIM2015/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465838v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadoud Bousdira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0415-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160164v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allombert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04709223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC55340.2022.00015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941250v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00273" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Emoto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Legaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Niculescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.51" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiminori Matsuzaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_46" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WTFXKVP9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Javed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.04.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hashimoto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Takeichi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gesbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68111-3_119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LDWF8MXR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-orleans.fr/lifo/evenements/EJCIM2015/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465838v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>