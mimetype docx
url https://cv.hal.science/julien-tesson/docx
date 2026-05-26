--- v1 (2026-04-26)
+++ v2 (2026-05-26)
@@ -435,217 +435,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward performance prediction for Multi-BSP programs in ML</w:t>
+                <w:t xml:space="preserve">A formal semantics of the MULTI-ML language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Allombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Algorithms and Architectures for Parallel Processing (ICA3PP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">International Symposium on Parallel and Distributed Computing (ISPDC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941250v2</w:t>
+                <w:t xml:space="preserve">hal-01835315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal semantics of the MULTI-ML language</w:t>
+                <w:t xml:space="preserve">Toward performance prediction for Multi-BSP programs in ML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Allombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Parallel and Distributed Computing (ISPDC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">18th International Conference on Algorithms and Architectures for Parallel Processing (ICA3PP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835315v1</w:t>
+                <w:t xml:space="preserve">hal-01941250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Bulk Synchronous Parallel Functional Programming in a Browser</w:t>
               </w:r>
@@ -811,51 +811,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérivation formelle et extraction d'un programme data-parallèle pour le problème des valeurs inférieures les plus proches</w:t>
+                <w:t xml:space="preserve">Formal Derivation and Extraction of a Parallel Program for the All Nearest Smaller Values Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Robillard</w:t>
@@ -886,298 +886,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joeffrey Legaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979092v1</w:t>
+                <w:t xml:space="preserve">hal-00905950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Derivation and Extraction of a Parallel Program for the All Nearest Smaller Values Problem</w:t>
+                <w:t xml:space="preserve">Implementing powerlists with Bulk Synchronous Parallel ML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhenjiang Hu</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (SYNASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Timisoara, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYNASC.2014.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905950v1</w:t>
+                <w:t xml:space="preserve">hal-01105115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing powerlists with Bulk Synchronous Parallel ML</w:t>
+                <w:t xml:space="preserve">Dérivation formelle et extraction d'un programme data-parallèle pour le problème des valeurs inférieures les plus proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginia Niculescu</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeffrey Legaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenjiang Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (SYNASC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYNASC.2014.51⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01105115v1</w:t>
+                <w:t xml:space="preserve">hal-00979092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Parallel Program Calculation in Coq: A Tutorial</w:t>
               </w:r>
@@ -2724,51 +2724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadoud Bousdira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0415-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160164v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allombert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04709223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC55340.2022.00015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941250v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00273" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Emoto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Legaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Niculescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.51" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiminori Matsuzaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_46" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WTFXKVP9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Javed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.04.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hashimoto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Takeichi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gesbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68111-3_119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LDWF8MXR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-orleans.fr/lifo/evenements/EJCIM2015/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465838v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loulergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadoud Bousdira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tesson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0415-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160164v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Allombert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04709223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC55340.2022.00015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941250v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld.2018.00273" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00964061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Emoto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Legaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjiang Hu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Niculescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.51" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiminori Matsuzaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_46" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WTFXKVP9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noman Javed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.04.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00484308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hashimoto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Takeichi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gesbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68111-3_119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LDWF8MXR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-orleans.fr/lifo/evenements/EJCIM2015/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465838v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448751v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>