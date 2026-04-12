--- v0 (2026-03-10)
+++ v1 (2026-04-12)
@@ -106,51 +106,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -408,329 +408,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family First: Evidence of Consistency and Variation in the Value of Family Versus Personal Happiness Across 49 Different Cultures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unpackaging the link between economic inequality and self-construal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">June Chun Yeung</w:t>
+                <w:t xml:space="preserve">Ángel Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Haas</w:t>
+                <w:t xml:space="preserve">Ayse Uskul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette van Osch</w:t>
+                <w:t xml:space="preserve">Rosa Rodríguez-Bailón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Kosiarczyk</w:t>
+                <w:t xml:space="preserve">Guillermo Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Self and Identity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (5), pp.713-739</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299544v1</w:t>
+                <w:t xml:space="preserve">hal-04299480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpackaging the link between economic inequality and self-construal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Family First: Evidence of Consistency and Variation in the Value of Family Versus Personal Happiness Across 49 Different Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuba Krys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Sánchez-Rodríguez</w:t>
+                <w:t xml:space="preserve">June Chun Yeung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayse Uskul</w:t>
+                <w:t xml:space="preserve">Brian Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Rodríguez-Bailón</w:t>
+                <w:t xml:space="preserve">Yvette van Osch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Willis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vivian Vignoles</w:t>
+                <w:t xml:space="preserve">Aleksandra Kosiarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Self and Identity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (3), pp.323-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220221221134711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299480v1</w:t>
+                <w:t xml:space="preserve">hal-04299544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-construals predict personal life satisfaction with different strengths across societal contexts differing in national wealth and religious heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Harris Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -905,1021 +905,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errance interculturelle et récit de soi – le cas d’un adolescent singapourien</w:t>
+                <w:t xml:space="preserve">Prototypicité du viol et impact sur la victime : une revue de questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Oulahal</w:t>
+                <w:t xml:space="preserve">Anna Bayard-Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teyssier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gesine Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cpc.057.0265⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (7), pp.586-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323481v1</w:t>
+                <w:t xml:space="preserve">hal-04299712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errance interculturelle et récit de soi – le cas d’un adolescent singapourien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesine Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 57 (2), pp.265-285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpc.057.0265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cpc.057.0265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04299750v1</w:t>
+                <w:t xml:space="preserve">hal-03323481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypicité du viol et impact sur la victime : une revue de questions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Bayard-Richez</w:t>
+                <w:t xml:space="preserve">Interculturation and intercultural sensitivity: Implementation of the major concepts for a better management of cultural otherness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin El Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Costa-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hellenic Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.139-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26262/hjp.v17i2.7851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.08.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04299712v1</w:t>
+                <w:t xml:space="preserve">hal-04299748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interculturation and intercultural sensitivity: Implementation of the major concepts for a better management of cultural otherness.</w:t>
+                <w:t xml:space="preserve">Sites web de Brésiliens en France et processus d’interculturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elaine Costa-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valentin El Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elaine Costa-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hellenic Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.7161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26262/hjp.v17i2.7851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04299748v1</w:t>
+                <w:t xml:space="preserve">hal-04299807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites web de Brésiliens en France et processus d’interculturation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interculturation narrative du soi : récits socio-culturels et récits du soi des enfants du numérique et des générations antérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.7161⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Numéro 564 (6), pp.417-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.564.0417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04299807v1</w:t>
+                <w:t xml:space="preserve">hal-04299783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interculturation narrative du soi : récits socio-culturels et récits du soi des enfants du numérique et des générations antérieures</w:t>
+                <w:t xml:space="preserve">Comment évaluer la sensibilité interculturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin El Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Volume 20 (2), pp.211-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lautr.059.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.564.0417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04299783v1</w:t>
+                <w:t xml:space="preserve">hal-04299795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer la sensibilité interculturelle ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Denoux</w:t>
+                <w:t xml:space="preserve">Le couteau, la pomme et le mouton… Entre neuropsychologie et psychologie interculturelle, quelle perspective pour l’évaluation cognitive de la mémoire épisodique des sujets âgés non francophones ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Denoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Autre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (105), pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2018.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lautr.059.0211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04299795v1</w:t>
+                <w:t xml:space="preserve">hal-04224881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couteau, la pomme et le mouton… Entre neuropsychologie et psychologie interculturelle, quelle perspective pour l’évaluation cognitive de la mémoire épisodique des sujets âgés non francophones ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Place de la mémoire et de la langue dans l’histoire de vie des personnes âgées en situation interculturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Denoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Denoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Teyssier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (105), pp.162-169. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 18 (103), pp.13-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2017.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1929,160 +1812,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative Interculturation of the Self: otherness in it and of itself</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin El Sayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and the Other</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of commitment intercultural experience on system of values and relationship to culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin El Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2097,87 +1980,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress of the International Association for Cross-Cultural Psychology (IACCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience interculturelle engageante et interculturation : facteurs essentiels pour aider à l’appréhension de la différence culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin El Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2192,87 +2075,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès internationale de l’Association internationale pour la recherche interculturelle (ARIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the value system and the relation to the culture on intercultural sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin El Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2287,100 +2170,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress of the International Association for Cross-Cultural Psychology (IACCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d’une échelle de force d’engagement du migrant dans des Réseaux sociaux virtuels liés à sa culture d’origine. Le cas de la diaspora brésilienne en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Costa-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin El Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2395,65 +2278,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème congrès de l’Association Internationale pour la Recherche Interculturelle (ARIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2600,51 +2483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556966v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poupart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troub&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Texier-Bazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouscail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.035.36.0101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuba Krys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kostoula" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijnand van Tilburg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Mosca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannah Lee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916231208367" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Chun Yeung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Haas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette van Osch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kosiarczyk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221221134711" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Uskul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rodr&#237;guez-Bail&#243;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Willis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vignoles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harris Bond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Adamovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charity Akotia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2023.2202413" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valverde-Rivera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teyssier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.577.0223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oulahal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Sturm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.057.0265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bayard-Richez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.08.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299748v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin El Sayed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Costa-Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/hjp.v17i2.7851" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7161" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MBP0WC9L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.564.0417" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.059.0211" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teyssier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2018.03.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2017.09.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632828v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556966v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poupart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troub&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Texier-Bazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouscail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.035.36.0101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuba Krys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kostoula" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijnand van Tilburg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Mosca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannah Lee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916231208367" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299480v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Uskul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rodr&#237;guez-Bail&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Willis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vignoles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Chun Yeung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Haas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette van Osch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kosiarczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221221134711" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harris Bond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Adamovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charity Akotia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2023.2202413" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valverde-Rivera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teyssier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.577.0223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bayard-Richez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.08.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oulahal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Sturm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.057.0265" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin El Sayed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Costa-Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/hjp.v17i2.7851" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7161" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MBP0WC9L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.564.0417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.059.0211" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teyssier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2018.03.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2017.09.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>