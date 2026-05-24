--- v1 (2026-04-12)
+++ v2 (2026-05-24)
@@ -408,420 +408,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpackaging the link between economic inequality and self-construal</w:t>
+                <w:t xml:space="preserve">Self-construals predict personal life satisfaction with different strengths across societal contexts differing in national wealth and religious heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayse Uskul</w:t>
+                <w:t xml:space="preserve">Vivian Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Rodríguez-Bailón</w:t>
+                <w:t xml:space="preserve">Michael Harris Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Willis</w:t>
+                <w:t xml:space="preserve">Mladen Adamovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian Vignoles</w:t>
+                <w:t xml:space="preserve">Charity Akotia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Self and Identity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 22 (5), pp.713-739</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 22 (5), pp.689-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15298868.2023.2202413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299480v1</w:t>
+                <w:t xml:space="preserve">hal-04299509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family First: Evidence of Consistency and Variation in the Value of Family Versus Personal Happiness Across 49 Different Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuba Krys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June Chun Yeung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette van Osch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Kosiarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 54 (3), pp.323-339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/00220221221134711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-construals predict personal life satisfaction with different strengths across societal contexts differing in national wealth and religious heritage</w:t>
+                <w:t xml:space="preserve">Unpackaging the link between economic inequality and self-construal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Uskul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Rodríguez-Bailón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Vignoles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charity Akotia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Self and Identity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 22 (5), pp.689-712. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 22 (5), pp.713-739</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299509v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le truc du SIDA » : de la chose à l’objet, des récits socio-culturels aux récits du soi</w:t>
               </w:r>
@@ -905,248 +905,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypicité du viol et impact sur la victime : une revue de questions</w:t>
+                <w:t xml:space="preserve">Errance interculturelle et récit de soi – le cas d’un adolescent singapourien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bayard-Richez</w:t>
+                <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesine Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.08.016⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 57 (2), pp.265-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpc.057.0265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299712v1</w:t>
+                <w:t xml:space="preserve">hal-03323481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errance interculturelle et récit de soi – le cas d’un adolescent singapourien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Oulahal</w:t>
+                <w:t xml:space="preserve">Prototypicité du viol et impact sur la victime : une revue de questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bayard-Richez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teyssier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gesine Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 57 (2), pp.265-285. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (7), pp.586-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cpc.057.0265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323481v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interculturation and intercultural sensitivity: Implementation of the major concepts for a better management of cultural otherness.</w:t>
               </w:r>
@@ -1243,247 +1243,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites web de Brésiliens en France et processus d’interculturation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interculturation narrative du soi : récits socio-culturels et récits du soi des enfants du numérique et des générations antérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Numéro 564 (6), pp.417-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.7161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.564.0417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299807v1</w:t>
+                <w:t xml:space="preserve">hal-04299783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interculturation narrative du soi : récits socio-culturels et récits du soi des enfants du numérique et des générations antérieures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sites web de Brésiliens en France et processus d’interculturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Costa-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin El Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.7161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.564.0417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04299783v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer la sensibilité interculturelle ?</w:t>
               </w:r>
@@ -1573,51 +1573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couteau, la pomme et le mouton… Entre neuropsychologie et psychologie interculturelle, quelle perspective pour l’évaluation cognitive de la mémoire épisodique des sujets âgés non francophones ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Denoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1690,51 +1690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de la mémoire et de la langue dans l’histoire de vie des personnes âgées en situation interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Denoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1820,217 +1820,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrative Interculturation of the Self: otherness in it and of itself</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of commitment intercultural experience on system of values and relationship to culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin El Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin El Sayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and the Other</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">27th International Congress of the International Association for Cross-Cultural Psychology (IACCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632815v1</w:t>
+                <w:t xml:space="preserve">hal-04632817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of commitment intercultural experience on system of values and relationship to culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narrative Interculturation of the Self: otherness in it and of itself</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Denoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin El Sayed</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Denoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress of the International Association for Cross-Cultural Psychology (IACCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">Psychology and the Other</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632817v1</w:t>
+                <w:t xml:space="preserve">hal-04632815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience interculturelle engageante et interculturation : facteurs essentiels pour aider à l’appréhension de la différence culturelle</w:t>
               </w:r>
@@ -2483,51 +2483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556966v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poupart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troub&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Texier-Bazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouscail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.035.36.0101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuba Krys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kostoula" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijnand van Tilburg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Mosca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannah Lee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916231208367" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299480v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Uskul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rodr&#237;guez-Bail&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Willis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vignoles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Chun Yeung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Haas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette van Osch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kosiarczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221221134711" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harris Bond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Adamovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charity Akotia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2023.2202413" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valverde-Rivera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teyssier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.577.0223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bayard-Richez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.08.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oulahal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Sturm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.057.0265" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin El Sayed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Costa-Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/hjp.v17i2.7851" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7161" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MBP0WC9L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.564.0417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.059.0211" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teyssier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2018.03.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2017.09.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556966v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poupart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troub&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Texier-Bazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouscail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdet-Loub&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep2.035.36.0101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuba Krys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kostoula" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijnand van Tilburg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Mosca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannah Lee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916231208367" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Vignoles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Harris Bond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Adamovic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charity Akotia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2023.2202413" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Chun Yeung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Haas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette van Osch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kosiarczyk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221221134711" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Uskul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rodr&#237;guez-Bail&#243;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Willis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valverde-Rivera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teyssier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.577.0223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oulahal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Sturm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.057.0265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bayard-Richez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.08.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin El Sayed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Costa-Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/hjp.v17i2.7851" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.564.0417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7161" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MBP0WC9L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.059.0211" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teyssier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2018.03.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2017.09.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>