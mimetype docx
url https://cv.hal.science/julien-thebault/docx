--- v0 (2026-03-19)
+++ v1 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Thébault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-thebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3111-4428</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">107005867</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-6198-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon cursus universitaire a été axé jusqu'en licence sur la biologie et l'écologie générale. Je me suis spécialisé sur les écosystèmes marins en maîtrise et DEA. A partir de mon doctorat, j'ai commencé à associer mes compétences d'écologue marin au champ thématique de la géochimie des carbonates biogéniques, et me suis alors plongé dans l'analyse de la composition des coquilles de mollusques aquatiques à l'aide de techniques de pointe généralement utilisées en géosciences (ablation laser, spectrométrie de masse ICP-MS et IR-MS). Le couplage entre ces méthodes géochimiques et l'auto-écologie des mollusques m'a ainsi permis de calibrer divers proxies de paramètres environnementaux archivés dans les coquilles (e.g. température, dynamique phytoplanctonique), puis de développer des reconstructions paléo-écologiques et paléo-environnementales sur des durées allant de l'année (avec une résolution temporelle journalière) à plusieurs siècles (résolution annuelle). Aujourd'hui encore, l'essentiel de mes activités de recherche porte sur l'extraction, l'analyse et l'interprétation des proxies archivés dans les coquilles de mollusques d'écosystèmes côtiers (Europe, Arctique, Pacifique, Afrique de l'Ouest) afin (i) d'obtenir des informations sur leurs traits d'histoire de vie, (ii) de reconstruire la variabilité environnementale présente et passée, et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in fine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (iii) de décrire et comprendre le fonctionnement écologique des écosystèmes côtiers tempérés, tropicaux et polaires. Plus récemment, ces techniques géochimiques m'ont permis d'aborder les problématiques de connectivité dans les populations d'invertébrés benthiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon expérience à l'US Geological Survey de Menlo Park, Californie, m'a d'autre part permis de développer des compétences sur la réalisation de bilans production primaire / respiration dans un système d'ex-marais salants après leur reconnection à la baie de San Francisco. J'ai par la suite continué à travailler sur l'étude du métabolisme des organismes et des communautés benthiques, à l'aide d’enceintes transparentes installées </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'interface eau-sédiment. Cela est rendu possible grâce à ma qualification de plongeur professionnel qui me permet d'effectuer des relevés et expérimentations en plongée jusqu'à la profondeur de 30 m. Ces méthodes peuvent être appliquées à l'étude du métabolisme d'individus isolés ou bien à l'échelle de communautés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus récemment, j'ai orienté une partie de mon activité sur l'étude des mouvements des invertébrés benthiques à l'aide de petits accéléromètres détectant d'infimes déplacements. L'objectif est d'obtenir des informations sur les rythmes d'activité de ces organismes afin, par exemple, de déterminer les périodes durant lesquelles ces organismes sont susceptibles de calcifier, améliorant ainsi la calibration des proxies archivés dans leurs coquilles. D'autre part, ces travaux améliorent nos connaissances éthologiques permettant ainsi d'optimiser les mesures de gestion des populations lorsque celles-ci sont menacées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, je m'intéresse aussi à l'écologie trophique des biocénoses benthiques par l'intermédiaire de l'analyse de leurs tissus en terme de composition isotopique en carbone et azote, ainsi qu'en acides gras.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En résumé, mes activités de recherche sont focalisées sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">la description et la compréhension du fonctionnement écologique des écosystèmes côtiers des pôles aux tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, à l'aide de différentes approches complémentaires que sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la sclérochronologie et la sclérochimie des coquilles de mollusques bivalves</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le métabolisme des organismes et communautés benthiques (bilan respiration / production / calcification)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'écologie trophique benthique (δ13C, δ15N, acides gras)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'éthologie des invertébrés benthiques (acclérométrie).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of molybdenum and barium in the Bay of Brest (France) explained by phytoplankton community structure and aggregation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Delebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 303, pp.108783. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting expected growth period of bivalves in a coastal temperate sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Zemunik Selak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Denamiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lol2.10393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a sclerochronology network in the Adriatic Sea: Growth synchrony among populations of Callista chione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Uvanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Mazzoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, pp.103009. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIPPO environmental monitoring: impact of phytoplankton dynamics on water column chemistry and the sclerochronology of the king scallop ( Pecten maximus ) as a biogenic archive for past primary production reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Amice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.3263-3281. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-3263-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sea-ice dynamics on coastal Antarctic benthos: A case study on lantern clams (Laternula elliptica) in Adélie Land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Uvanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Amice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.106220. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of barium, molybdenum, and lithium and incorporation into scallop shells: Refining proxies for primary production dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (11), pp.2544-2561. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultradian rhythms in shell composition of photosymbiotic and non-photosymbiotic mollusks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels de Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Killam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart de Nooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (14), pp.3027-3052. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-3027-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change, migrations, and the peopling of sine-Saloum mangroves (Senegal) in the past 6000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Quichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufok Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 293, pp.107688. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the elemental fingerprints of cockle shells (Cerastoderma edule) to confirm their geographic origin from regional to international spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia L. Bruzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seila Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 814, pp.152304. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba/Ca profiles in shells of Pecten maximus – A proxy for specific primary producers rather than bulk phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Walliser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Peter Jochum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 593, pp.120743. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into shell growth dynamics of Mactromeris polynyma in the St. Lawrence Estuary using sclerochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dewilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 234, pp.103987. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scallop shells as geochemical archives of phytoplankton‐related ecological processes in a temperate coastal ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Waeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sabarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivalve δ15N isoscapes provide a baseline for urban nitrogen footprint at the edge of a World Heritage coral reef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Gillikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152, pp.110870. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.110870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shells of the bivalve Astarte moerchi give new evidence of a strong pelagic-benthic coupling shift occurring since the late 1970s in the North Water polynya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Méziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjean Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378 (2181), pp.20190353. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 45-year sub-annual reconstruction of seawater temperature in the Bay of Brest, France, using the shell oxygen isotope composition of the bivalve Glycymeris glycymeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy M. Featherstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619865592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental questions and applications of sclerochronology: Community-defined research priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Trofimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella J. Alexandroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madelyn J. Mette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Tray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.106977. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does trace element composition of bivalve shells record utra-high frequency environmental variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, pp.104943. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ba/Ca in Arctica islandica shells as a proxy for phytoplankton dynamics in the Northwestern Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.106628. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using growth and geochemical composition of Clathromorphum compactum to track multiscale North Atlantic hydro-climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Early view, pp.110097. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting shell growth strategies in two Mediterranean bivalves revealed by oxygen-isotope ratio geochemistry: The case of Pecten jacobaeus and Glycymeris pilosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kresimir Markulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Janekovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Response of Arctica Islandica to North Atlantic Oceanographic Conditions Since 1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.UNSP 483. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivalve trophic ecology in the Mediterranean: Spatio-temporal variations and feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Purroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Najdek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Isla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zupan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.234-249. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligament, hinge, and shell cross-sections of the Atlantic surfclam (Spisula solidissima): Promising marine environmental archives in NE North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (6), pp.e0199212. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0199212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of shell growth of the bivalve, Callista chione (L. 1758) - Combined it environmental and biological factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Purroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.138-149. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury contamination level and speciation inventory in Lakes Titicaca & Uru-Uru (Bolivia): Current status and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Anabelle Baya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.262 - 270. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic responses of the endangered freshwater mussel Margaritifera margaritifera to trace metal contamination in the Dronne River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (35), pp.27145-27159. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0294-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of riverine input on the growth of Glycymeris glycymeris in the Bay of Brest, North-West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy M. Featherstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.e0189782. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary plasticity in the bivalve Astarte moerchi revealed by a multimarker study in two Arctic fjords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia De Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael K. Sejr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 567, pp.157-172. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impacts of blooms of the toxic dinoflagellate Karenia brevis on the growth, survival and juvenile recruitment of the non-native green mussel Perna viridis in southeastern United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcfarland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aswani K Volety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.94-102. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Use of Morphological and Molecular Tools to Resolve Species Mis-Identifications in the Bivalvia The Case of Glycymeris glycymeris and G. pilosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Purroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Segvic-Bubic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Buselic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.e0162059. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0162059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the meiofauna a good indicator for climate change and anthropogenic impacts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Zeppilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozée Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Martinez Arbizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (3), pp.505-535. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-015-0359-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoliths in Lithophaga lithophaga shells - Variation in intensity of infestation and species occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Calcinai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Puljas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stjepko Golubic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasna Arapov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.91-99. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2015.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of two scleractinian corals to cobalt pollution and ocean acidification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Biscéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rodolfo-Metalpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.e0122898. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling experimental and field-based approaches to decipher carbon sources in the shell of the great scallop, Pecten maximus (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 168, pp.58-69. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2015.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and longevity of Lithophaga lithophaga: what can we learn from shell structure and stable isotope composition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Puljas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Ezgeta-Balić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (8), pp.1531-1540. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-015-2690-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat et de l’environnement sur la croissance coquillière de la mulette perlière en Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Py Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Capoulade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn ar Bed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 222, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian behaviour of Tectus (Trochus) niloticus in the southwest Pacific inferred from accelerometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony A. Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.26. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-015-0054-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ormer (Haliotis tuberculata): A new, promising paleoclimatic tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 427, pp.32-40. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in diel and seasonal in situ metabolism of the tropical gastropod tectus niloticus L, in the south-west lagoon of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tremblay-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Houlbrèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (2), pp.167-182. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal upwelling in Norway recorded in Great Scallop shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Asplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øivind Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (4), pp.1265-1275. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.10093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of Mg/Ca, Sr/Ca, and Ba/Ca ratios as environmental proxies in aragonite bivalve shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Gillikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 396, pp.42-50. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01120239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic-based comparison between populations of the Great Scallop, Pecten maximus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Artigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivind Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.164-73. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2014.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic non-conservative behavior of molybdenum in a macrotidal estuarine system (Aulne-Bay of Brest, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Waeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dulaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Riso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 131, pp.310-318. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senilia senilis (Linnaeus, 1758), a biogenic archive of environmental conditions on the Banc d'Arguin (Mauritania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs van der Geest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2012.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic resources of the bivalve, Venus verrucosa, in the Chausey archipelago (Normandy, France) determined by stable isotopes and fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejean Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.229-239. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2013058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis and paleoenvironmental potential of dog cockle shells (Glycymeris glycymeris) in Brittany, northwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 373, pp.123-132. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in Size and Growth of the Great Scallop Pecten maximus along a Latitudinal Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.e37717. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li/Ca enrichments in great scallop shells (Pecten maximus) and their relationship with phytoplankton blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 373, pp.108-122. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific pathways for the incorporation of dissolved barium and molybdenum into the bivalve shell: An isotopic tracer approach in the juvenile Great Scallop (Pecten maximus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pomerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo D. Riso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.15-25. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr/Ca and Mg/Ca ratios of ontogenetically old, long-lived bivalve shells (Arctica islandica) and their function as paleotemperature proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zengjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doritt E. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 302 (1-2), pp.52-64. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annually resolved δ13Cshell chronologies of long-lived bivalve mollusks (Arctica islandica) reveal oceanic carbon dynamics in the temperate North Atlantic during recent centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan D. Wanamaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Fiebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kreutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 302 (1-2), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's Hiding Behind Ontogenetic δ13C Variations in Mollusk Shells? New Insights from the Great Scallop (Pecten maximus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivind Strand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2), pp.211-220. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12237-010-9267-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring molybdenum enrichment in scallop shells: a potential tracer of diatom productivity in temperate coastal environments (Brittany, NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (1), pp.233-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sclerochronology - a highly versatile tool for mariculture and reconstruction of life history traits of the queen conch, Strombus gigas (Gastropoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Gischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Oschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2009043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency Barium profiles in shells of the Great Scallop Pecten maximus: a methodical long-term and multi-site survey in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-157-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barium and molybdenum records in bivalve shells: Geochemical proxies for phytoplankton dynamics in coastal environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane L'Helguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography : methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (3), pp.1002-1014. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2009.54.3.1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Li/Ca variations in aragonitic shells of the ocean quahog &amp;lt;i&amp;gt;Arctica islandica&amp;lt;/i&amp;gt;, northeast Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth V. Nunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (12), pp.Q12008. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of &amp;lt;i&amp;gt;Argopecten purpuratus&amp;lt;/i&amp;gt; (Mollusca: Bivalvia) on a natural bank in Northern Chile: sclerochronological record and environmental controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Cantillánez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Avendaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.45-55. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2008021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary production and carrying capacity of former salt ponds after reconnection to San Francisco Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara S. Schraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James E. Cloern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric G. Dunlavey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1672/07-190.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of seasonal temperature variability in the tropical Pacific Ocean from the shell of the scallop, &amp;lt;i&amp;gt;Comptopallium radula&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. Dunbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (4), pp.918-928. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2006.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a 2-day periodicity of striae formation in the tropical scallop &amp;lt;i&amp;gt;Comptopallium radula&amp;lt;/i&amp;gt; using calcein marking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fichez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 149 (2), pp.257-267. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-005-0198-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of selected indicators of particle, nutrient and metal inputs in coral reef lagoon systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fichez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Adjeroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Breau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chancerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.125-147. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2005015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peopling of mangroves in Senegal in the late Holocene: relationship with climate and political changes in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Quichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufok Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Agadir (Virtual event), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba/Ca as a potential proxy for phytoplankton dynamics in Arctica islandica shells from Saint-Pierre and Miquelon (Northwest Atlantic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Sclerochronology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Split, Croatia. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and phylogeography of the species complex Astarte spp. in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sclerochronology in Saint-Pierre et Miquelon: From sub-hourly to multidecadal reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Conference on Marine Biodiversity (WCMB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective analysis of the ecological changes in the Laurentian ecosystem using sclerochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient limpet shells as paleo-environmental and ethno-archaeological archives: the case of Beniguet Island's shell middens (Iroise Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale fishery in the tropics, a socio-ecological challenge to reduce the vulnerability of coastal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Sané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou-Karim Houmenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Conference, Paddle project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carpet shell Ruditapes decussatus in archaeological context: insights on season of collection and coastal paleo-temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Sclerochronology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Split, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coquille de Comptopallium radula (Bivalvia; Pectinidae), archive eulérienne haute-fréquence de la variabilité de l'environnement côtier tropical (Océan Pacifique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université de Bretagne occidentale - Brest, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00012033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la compréhension du fonctionnement actuel et passé des écosystèmes marins côtiers : approches sclérochronologique et sclérochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université de Brest, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05007540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId348"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Thébault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-thebault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3111-4428</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">107005867</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-6198-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon cursus universitaire a été axé jusqu'en licence sur la biologie et l'écologie générale. Je me suis spécialisé sur les écosystèmes marins en maîtrise et DEA. A partir de mon doctorat, j'ai commencé à associer mes compétences d'écologue marin au champ thématique de la géochimie des carbonates biogéniques, et me suis alors plongé dans l'analyse de la composition des coquilles de mollusques aquatiques à l'aide de techniques de pointe généralement utilisées en géosciences (ablation laser, spectrométrie de masse ICP-MS et IR-MS). Le couplage entre ces méthodes géochimiques et l'auto-écologie des mollusques m'a ainsi permis de calibrer divers proxies de paramètres environnementaux archivés dans les coquilles (e.g. température, dynamique phytoplanctonique), puis de développer des reconstructions paléo-écologiques et paléo-environnementales sur des durées allant de l'année (avec une résolution temporelle journalière) à plusieurs siècles (résolution annuelle). Aujourd'hui encore, l'essentiel de mes activités de recherche porte sur l'extraction, l'analyse et l'interprétation des proxies archivés dans les coquilles de mollusques d'écosystèmes côtiers (Europe, Arctique, Pacifique, Afrique de l'Ouest) afin (i) d'obtenir des informations sur leurs traits d'histoire de vie, (ii) de reconstruire la variabilité environnementale présente et passée, et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in fine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (iii) de décrire et comprendre le fonctionnement écologique des écosystèmes côtiers tempérés, tropicaux et polaires. Plus récemment, ces techniques géochimiques m'ont permis d'aborder les problématiques de connectivité dans les populations d'invertébrés benthiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon expérience à l'US Geological Survey de Menlo Park, Californie, m'a d'autre part permis de développer des compétences sur la réalisation de bilans production primaire / respiration dans un système d'ex-marais salants après leur reconnection à la baie de San Francisco. J'ai par la suite continué à travailler sur l'étude du métabolisme des organismes et des communautés benthiques, à l'aide d’enceintes transparentes installées </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'interface eau-sédiment. Cela est rendu possible grâce à ma qualification de plongeur professionnel qui me permet d'effectuer des relevés et expérimentations en plongée jusqu'à la profondeur de 30 m. Ces méthodes peuvent être appliquées à l'étude du métabolisme d'individus isolés ou bien à l'échelle de communautés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus récemment, j'ai orienté une partie de mon activité sur l'étude des mouvements des invertébrés benthiques à l'aide de petits accéléromètres détectant d'infimes déplacements. L'objectif est d'obtenir des informations sur les rythmes d'activité de ces organismes afin, par exemple, de déterminer les périodes durant lesquelles ces organismes sont susceptibles de calcifier, améliorant ainsi la calibration des proxies archivés dans leurs coquilles. D'autre part, ces travaux améliorent nos connaissances éthologiques permettant ainsi d'optimiser les mesures de gestion des populations lorsque celles-ci sont menacées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, je m'intéresse aussi à l'écologie trophique des biocénoses benthiques par l'intermédiaire de l'analyse de leurs tissus en terme de composition isotopique en carbone et azote, ainsi qu'en acides gras.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En résumé, mes activités de recherche sont focalisées sur </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">la description et la compréhension du fonctionnement écologique des écosystèmes côtiers des pôles aux tropiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, à l'aide de différentes approches complémentaires que sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">la sclérochronologie et la sclérochimie des coquilles de mollusques bivalves</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">le métabolisme des organismes et communautés benthiques (bilan respiration / production / calcification)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'écologie trophique benthique (δ13C, δ15N, acides gras)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'éthologie des invertébrés benthiques (acclérométrie).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of molybdenum and barium in the Bay of Brest (France) explained by phytoplankton community structure and aggregation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Delebecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 303, pp.108783. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting expected growth period of bivalves in a coastal temperate sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Zemunik Selak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Denamiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lol2.10393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIPPO environmental monitoring: impact of phytoplankton dynamics on water column chemistry and the sclerochronology of the king scallop ( Pecten maximus ) as a biogenic archive for past primary production reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Amice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (7), pp.3263-3281. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-3263-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sea-ice dynamics on coastal Antarctic benthos: A case study on lantern clams (Laternula elliptica) in Adélie Land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Uvanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Amice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.106220. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a sclerochronology network in the Adriatic Sea: Growth synchrony among populations of Callista chione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Uvanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Mazzoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, pp.103009. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of barium, molybdenum, and lithium and incorporation into scallop shells: Refining proxies for primary production dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (11), pp.2544-2561. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultradian rhythms in shell composition of photosymbiotic and non-photosymbiotic mollusks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels de Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Killam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart de Nooijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (14), pp.3027-3052. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-20-3027-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change, migrations, and the peopling of sine-Saloum mangroves (Senegal) in the past 6000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Quichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufok Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 293, pp.107688. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the elemental fingerprints of cockle shells (Cerastoderma edule) to confirm their geographic origin from regional to international spatial scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia L. Bruzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seila Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 814, pp.152304. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba/Ca profiles in shells of Pecten maximus – A proxy for specific primary producers rather than bulk phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Fröhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Walliser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Peter Jochum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 593, pp.120743. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into shell growth dynamics of Mactromeris polynyma in the St. Lawrence Estuary using sclerochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dewilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 234, pp.103987. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scallop shells as geochemical archives of phytoplankton‐related ecological processes in a temperate coastal ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Waeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sabarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ba/Ca in Arctica islandica shells as a proxy for phytoplankton dynamics in the Northwestern Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.106628. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does trace element composition of bivalve shells record utra-high frequency environmental variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, pp.104943. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental questions and applications of sclerochronology: Community-defined research priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Trofimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella J. Alexandroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madelyn J. Mette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Tray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.106977. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shells of the bivalve Astarte moerchi give new evidence of a strong pelagic-benthic coupling shift occurring since the late 1970s in the North Water polynya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Méziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjean Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378 (2181), pp.20190353. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivalve δ15N isoscapes provide a baseline for urban nitrogen footprint at the edge of a World Heritage coral reef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Gillikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 152, pp.110870. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.110870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 45-year sub-annual reconstruction of seawater temperature in the Bay of Brest, France, using the shell oxygen isotope composition of the bivalve Glycymeris glycymeris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy M. Featherstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683619865592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using growth and geochemical composition of Clathromorphum compactum to track multiscale North Atlantic hydro-climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Early view, pp.110097. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting shell growth strategies in two Mediterranean bivalves revealed by oxygen-isotope ratio geochemistry: The case of Pecten jacobaeus and Glycymeris pilosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kresimir Markulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Janekovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Response of Arctica Islandica to North Atlantic Oceanographic Conditions Since 1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.UNSP 483. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of shell growth of the bivalve, Callista chione (L. 1758) - Combined it environmental and biological factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Purroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Milano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.138-149. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligament, hinge, and shell cross-sections of the Atlantic surfclam (Spisula solidissima): Promising marine environmental archives in NE North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schoene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (6), pp.e0199212. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0199212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivalve trophic ecology in the Mediterranean: Spatio-temporal variations and feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Purroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Najdek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Isla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Zupan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.234-249. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2018.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary plasticity in the bivalve Astarte moerchi revealed by a multimarker study in two Arctic fjords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia De Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael K. Sejr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 567, pp.157-172. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic responses of the endangered freshwater mussel Margaritifera margaritifera to trace metal contamination in the Dronne River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bertucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (35), pp.27145-27159. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0294-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury contamination level and speciation inventory in Lakes Titicaca & Uru-Uru (Bolivia): Current status and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Anabelle Baya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.262 - 270. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of riverine input on the growth of Glycymeris glycymeris in the Bay of Brest, North-West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy M. Featherstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.e0189782. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Use of Morphological and Molecular Tools to Resolve Species Mis-Identifications in the Bivalvia The Case of Glycymeris glycymeris and G. pilosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Purroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Segvic-Bubic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Buselic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.e0162059. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0162059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impacts of blooms of the toxic dinoflagellate Karenia brevis on the growth, survival and juvenile recruitment of the non-native green mussel Perna viridis in southeastern United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Mcfarland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aswani K Volety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.94-102. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal upwelling in Norway recorded in Great Scallop shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Asplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øivind Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (4), pp.1265-1275. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.10093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of Mg/Ca, Sr/Ca, and Ba/Ca ratios as environmental proxies in aragonite bivalve shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Gillikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 396, pp.42-50. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01120239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling experimental and field-based approaches to decipher carbon sources in the shell of the great scallop, Pecten maximus (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 168, pp.58-69. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2015.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of two scleractinian corals to cobalt pollution and ocean acidification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Biscéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rodolfo-Metalpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.e0122898. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and longevity of Lithophaga lithophaga: what can we learn from shell structure and stable isotope composition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Puljas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Ezgeta-Balić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (8), pp.1531-1540. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-015-2690-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat et de l’environnement sur la croissance coquillière de la mulette perlière en Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Py Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Capoulade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn ar Bed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 222, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoliths in Lithophaga lithophaga shells - Variation in intensity of infestation and species occurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melita Peharda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Calcinai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Puljas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stjepko Golubic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasna Arapov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.91-99. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2015.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the meiofauna a good indicator for climate change and anthropogenic impacts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Zeppilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozée Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Martinez Arbizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (3), pp.505-535. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12526-015-0359-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circadian behaviour of Tectus (Trochus) niloticus in the southwest Pacific inferred from accelerometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony A. Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.26. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40462-015-0054-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ormer (Haliotis tuberculata): A new, promising paleoclimatic tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 427, pp.32-40. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in diel and seasonal in situ metabolism of the tropical gastropod tectus niloticus L, in the south-west lagoon of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tremblay-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Houlbrèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (2), pp.167-182. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic-based comparison between populations of the Great Scallop, Pecten maximus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Artigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivind Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.164-73. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2014.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic resources of the bivalve, Venus verrucosa, in the Chausey archipelago (Normandy, France) determined by stable isotopes and fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejean Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.229-239. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2013058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic non-conservative behavior of molybdenum in a macrotidal estuarine system (Aulne-Bay of Brest, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Waeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dulaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Riso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 131, pp.310-318. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senilia senilis (Linnaeus, 1758), a biogenic archive of environmental conditions on the Banc d'Arguin (Mauritania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs van der Geest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2012.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis and paleoenvironmental potential of dog cockle shells (Glycymeris glycymeris) in Brittany, northwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 373, pp.123-132. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in Size and Growth of the Great Scallop Pecten maximus along a Latitudinal Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.e37717. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li/Ca enrichments in great scallop shells (Pecten maximus) and their relationship with phytoplankton blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 373, pp.108-122. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific pathways for the incorporation of dissolved barium and molybdenum into the bivalve shell: An isotopic tracer approach in the juvenile Great Scallop (Pecten maximus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pomerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo D. Riso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.15-25. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's Hiding Behind Ontogenetic δ13C Variations in Mollusk Shells? New Insights from the Great Scallop (Pecten maximus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oivind Strand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (2), pp.211-220. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12237-010-9267-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annually resolved δ13Cshell chronologies of long-lived bivalve mollusks (Arctica islandica) reveal oceanic carbon dynamics in the temperate North Atlantic during recent centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan D. Wanamaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Fiebig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kreutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 302 (1-2), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr/Ca and Mg/Ca ratios of ontogenetically old, long-lived bivalve shells (Arctica islandica) and their function as paleotemperature proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zengjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doritt E. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 302 (1-2), pp.52-64. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring molybdenum enrichment in scallop shells: a potential tracer of diatom productivity in temperate coastal environments (Brittany, NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (1), pp.233-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency Barium profiles in shells of the Great Scallop Pecten maximus: a methodical long-term and multi-site survey in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2), pp.157-170. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-157-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sclerochronology - a highly versatile tool for mariculture and reconstruction of life history traits of the queen conch, Strombus gigas (Gastropoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Radermacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Gischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Oschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr/2009043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barium and molybdenum records in bivalve shells: Geochemical proxies for phytoplankton dynamics in coastal environments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane L'Helguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography : methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (3), pp.1002-1014. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2009.54.3.1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Li/Ca variations in aragonitic shells of the ocean quahog &amp;lt;i&amp;gt;Arctica islandica&amp;lt;/i&amp;gt;, northeast Iceland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd R. Schöne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth V. Nunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (12), pp.Q12008. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of &amp;lt;i&amp;gt;Argopecten purpuratus&amp;lt;/i&amp;gt; (Mollusca: Bivalvia) on a natural bank in Northern Chile: sclerochronological record and environmental controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Cantillánez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Avendaño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (1), pp.45-55. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2008021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary production and carrying capacity of former salt ponds after reconnection to San Francisco Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara S. Schraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James E. Cloern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric G. Dunlavey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1672/07-190.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of seasonal temperature variability in the tropical Pacific Ocean from the shell of the scallop, &amp;lt;i&amp;gt;Comptopallium radula&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Guarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. Dunbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (4), pp.918-928. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2006.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a 2-day periodicity of striae formation in the tropical scallop &amp;lt;i&amp;gt;Comptopallium radula&amp;lt;/i&amp;gt; using calcein marking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fichez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 149 (2), pp.257-267. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-005-0198-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of selected indicators of particle, nutrient and metal inputs in coral reef lagoon systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fichez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Adjeroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Breau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chancerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.125-147. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2005015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The peopling of mangroves in Senegal in the late Holocene: relationship with climate and political changes in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Quichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufok Azzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Agadir (Virtual event), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba/Ca as a potential proxy for phytoplankton dynamics in Arctica islandica shells from Saint-Pierre and Miquelon (Northwest Atlantic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Sclerochronology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Split, Croatia. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sclerochronology in Saint-Pierre et Miquelon: From sub-hourly to multidecadal reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Conference on Marine Biodiversity (WCMB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and phylogeography of the species complex Astarte spp. in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective analysis of the ecological changes in the Laurentian ecosystem using sclerochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Archambault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient limpet shells as paleo-environmental and ethno-archaeological archives: the case of Beniguet Island's shell middens (Iroise Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cudennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale fishery in the tropics, a socio-ecological challenge to reduce the vulnerability of coastal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Sané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou-Karim Houmenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Conference, Paddle project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carpet shell Ruditapes decussatus in archaeological context: insights on season of collection and coastal paleo-temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Sclerochronology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Split, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coquille de Comptopallium radula (Bivalvia; Pectinidae), archive eulérienne haute-fréquence de la variabilité de l'environnement côtier tropical (Océan Pacifique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université de Bretagne occidentale - Brest, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00012033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la compréhension du fonctionnement actuel et passé des écosystèmes marins côtiers : approches sclérochronologique et sclérochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université de Brest, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05007540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId348"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9645EB47"/>
+    <w:nsid w:val="9EDEB4A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BA180B0C"/>
+    <w:nsid w:val="6A6E6A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-thebault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3111-4428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/107005867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6198-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Siebert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R Sch&#246;ne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108783" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Zemunik Selak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Denamiel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melita Peharda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Uvanovi&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mazzoldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04186890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3263-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106220" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12440" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04186979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels de Winter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Killam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart de Nooijer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Boer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3027-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Quichaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Camara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufok Azzoug" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107688" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04071800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ricardo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Mamede" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia L. Bruzos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seila D&#237;az" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152304" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walliser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Jochum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120743" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dor&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dewilde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Chaillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103987" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabarot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11985" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duprey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Gillikin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.110870" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gaillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0353" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M. Featherstone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Butler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Schoene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619865592" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Trofimova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella J. Alexandroff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelyn J. Mette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106977" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933368v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poitevin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jolivet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104943" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Chaillou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106628" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015217v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Sch&#246;ne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110097" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402956v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresimir Markulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Schone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Janekovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.09.029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Donnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00483" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Purroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Najdek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Isla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zupan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.10.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401178v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199212" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Milano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.01.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ58SZSF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Anabelle Baya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.08.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRW7RP45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571118v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bellec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0294-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572878v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189782" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510345v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Cesare" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Richard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael K. Sejr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01239448v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcfarland" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K Volety" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2015.11.017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Segvic-Bubic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Holmes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Buselic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leduc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez Arbizu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-015-0359-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559415v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Calcinai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Puljas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepko Golubic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Arapov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2015.05.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J7QZJBN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554391v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122898" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211666v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolivet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ezgeta-Bali&#263;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2690-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561402v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Royer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Pasco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capoulade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556977v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A. Robson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-015-0054-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149204v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.03.032" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KL89W8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tremblay-Boyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00618" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556982v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Asplin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ivind Strand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10093" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120239v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Munaron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01022851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivind Strand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.03.026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQKG2HMR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553715v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waeles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dulaquais" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Riso" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.06.018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1DF3M7P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs van der Geest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.11.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00946527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejean Tremblay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Neumeier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013058" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00789323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.01.033" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TMXSGMR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00717119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Patry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Goff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037717" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670785v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.12.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00721522v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomerleau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2012.03.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZCPZFX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00675854v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengjie Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Radermacher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doritt E. Jacob" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.03.016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL75J5ZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00675860v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. Wanamaker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Fiebig" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.02.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3TN68KR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640965v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-010-9267-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKTCJ4G7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484898v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barats" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00675830v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Gischler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Oschmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009043" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484941v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-157-2009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449364v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.3.1002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449411v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hallmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barth" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth V. Nunn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002789" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449355v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Cantill&#225;nez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Avenda&#241;o" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008021" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/747EA5861E958AE931A5F499ECA1C6D8ACE88FFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449352v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara S. Schraga" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Cloern" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Dunlavey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1672/07-190.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72C85278A151054FC8B13BE536E7949CFB2FB90A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449317v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Guarini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Dunbar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.10.017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449282v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morize" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0198-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093851v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Adjeroud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Bozec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Breau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813591v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402993v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poirier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;langer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaillou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dor&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401276v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Winkler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401275v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poitevin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Siebert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbotin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401277v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520982v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cudennec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165976v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar San&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Diatta" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Karim Houmenou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461084v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poulain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Coz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012033v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05007540v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-thebault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3111-4428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/107005867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-6198-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Siebert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R Sch&#246;ne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108783" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Zemunik Selak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Denamiel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melita Peharda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04186890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3263-2023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Uvanovi&#263;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106220" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mazzoldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Huang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12440" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04186979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels de Winter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Killam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart de Nooijer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Boer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3027-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Quichaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Camara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufok Azzoug" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107688" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04071800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ricardo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Mamede" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia L. Bruzos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seila D&#237;az" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152304" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Walliser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Jochum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120743" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dor&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dewilde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Chaillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103987" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jolivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Waeles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabarot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11985" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921200v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Chaillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poitevin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106628" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933368v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jolivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104943" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Trofimova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella J. Alexandroff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelyn J. Mette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Butler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106977" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gaillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0353" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duprey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Gillikin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.110870" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986934v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M. Featherstone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Schoene" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683619865592" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015217v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Sch&#246;ne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110097" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402956v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresimir Markulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Schone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Janekovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.09.029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Donnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00483" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640332v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Purroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Milano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.01.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ58SZSF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199212" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Najdek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Isla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zupan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.10.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Cesare" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Richard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael K. Sejr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571118v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bertucci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bellec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0294-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596317v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Anabelle Baya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.08.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRW7RP45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572878v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189782" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483214v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Segvic-Bubic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Holmes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Buselic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01239448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcfarland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aswani K Volety" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2015.11.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Asplin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ivind Strand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10093" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01120239v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Munaron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bohn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.12.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211666v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Marchais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolivet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122898" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559410v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Puljas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ezgeta-Bali&#263;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-015-2690-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Royer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Py Pasco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capoulade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559415v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Calcinai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stjepko Golubic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Arapov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2015.05.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J7QZJBN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453039v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leduc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Martinez Arbizu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-015-0359-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556977v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A. Robson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-015-0054-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149204v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Legoff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.03.032" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KL89W8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558207v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tremblay-Boyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Houlbr&#232;que" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00618" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01022851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oivind Strand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2014.03.026" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQKG2HMR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00946527v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejean Tremblay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Neumeier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2013058" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553715v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Waeles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dulaquais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Riso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.06.018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1DF3M7P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553706v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs van der Geest" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.11.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00789323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.01.033" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TMXSGMR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00717119v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Patry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Goff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037717" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670785v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.12.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00721522v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomerleau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2012.03.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZCPZFX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640965v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-010-9267-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MKTCJ4G7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00675860v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. Wanamaker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Fiebig" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.02.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3TN68KR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00675854v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengjie Zhang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Radermacher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doritt E. Jacob" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.03.016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL75J5ZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484898v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barats" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484941v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-157-2009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00675830v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Gischler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Oschmann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009043" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449364v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.3.1002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449411v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hallmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barth" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth V. Nunn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002789" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449355v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Cantill&#225;nez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Avenda&#241;o" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008021" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/747EA5861E958AE931A5F499ECA1C6D8ACE88FFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449352v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara S. Schraga" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E. Cloern" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Dunlavey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1672/07-190.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72C85278A151054FC8B13BE536E7949CFB2FB90A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449317v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Guarini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Dunbar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.10.017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449282v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morize" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0198-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093851v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Adjeroud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Bozec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Breau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2005015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813591v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402993v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poirier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;langer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaillou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dor&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401275v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poitevin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Siebert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbotin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401276v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Winkler" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401277v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archambault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520982v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cudennec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165976v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thomas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar San&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Diatta" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Karim Houmenou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461084v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poulain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Coz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012033v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05007540v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>