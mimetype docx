--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -837,1472 +837,1472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposer la prison « au-delà des murs ».</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Re)matérialiser la condition carcérale au musée : expériences, médiations et mémoires vivantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.1-25</w:t>
+              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03318028v1</w:t>
+                <w:t xml:space="preserve">hal-03375932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter les entretiens déambulés : interactions filmées et interactivité filmique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposing prison “beyond the walls”. The museum as a translator of experiences and a vector of commitments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso fossali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/signata.3324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201504v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion du risque dans la ville : patterns procéduraux dans les guides d’information et de prévention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+                <w:t xml:space="preserve">Documenter les entretiens déambulés : interactions filmées et interactivité filmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiburce</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Images interactives et nouvelles écritures (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lang.221.0075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03200415v1</w:t>
+                <w:t xml:space="preserve">hal-03201504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futur passé de la punition et actualité d'une institution. Enquête sémiotique de la représentation des prisons au musée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La gestion du risque dans la ville : patterns procéduraux dans les guides d’information et de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 221 (1), pp. 75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.221.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375984v1</w:t>
+                <w:t xml:space="preserve">hal-03200415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation, exploration et appropriation de l'archive. Étude sémiotique de la didactisation de la base de données CLAPI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposer la prison « au-delà des murs ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Sémiotiques de l'archive, 12</w:t>
+              <w:t xml:space="preserve">, 2021, 13, pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104340v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03318028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)matérialiser la condition carcérale au musée : expériences, médiations et mémoires vivantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Futur passé de la punition et actualité d'une institution. Enquête sémiotique de la représentation des prisons au musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125</w:t>
+              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp. 32-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375932v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposing prison “beyond the walls”. The museum as a translator of experiences and a vector of commitments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Basso fossali</w:t>
+                <w:t xml:space="preserve">Exploitation, exploration et appropriation de l'archive. Étude sémiotique de la didactisation de la base de données CLAPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiburce</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, Sémiotiques de l'archive, 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375973v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequences and scenes of transposition of an unshareable experience. A semiotically released prison</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion publique des émotions et les ruses de l’intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Punctum : International Journal of Semiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 06 (01), pp.39-67. </w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives, 81, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18680/hss.2020.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20208103004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029835v1</w:t>
+                <w:t xml:space="preserve">hal-03043854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les représentations des prisons au musée, entre sémiotique des pratiques et analyse des interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequences and scenes of transposition of an unshareable experience. A semiotically released prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20207811002⟩</w:t>
+              <w:t xml:space="preserve">Punctum : International Journal of Semiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06 (01), pp.39-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18680/hss.2020.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036826v1</w:t>
+                <w:t xml:space="preserve">hal-03029835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« C’est nous qui punissons. ». Quels enjeux d’un discours muséal sur les prisons ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+                <w:t xml:space="preserve">Étudier les représentations des prisons au musée, entre sémiotique des pratiques et analyse des interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiburce</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 78, pp.01023. </w:t>
+              <w:t xml:space="preserve">, 2020, 78, pp.11002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20207801023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207811002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036844v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion publique des émotions et les ruses de l’intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« C’est nous qui punissons. ». Quels enjeux d’un discours muséal sur les prisons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives, 81, </w:t>
+              <w:t xml:space="preserve">, 2020, 78, pp.01023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20208103004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207801023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043854v1</w:t>
+                <w:t xml:space="preserve">hal-03036844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera fabula.Outil et objet sémiotique complexe en interaction</w:t>
+                <w:t xml:space="preserve">Quelles ressources mobilisées en interaction ? Réflexions transversales sur une notion ubiquitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, ICODOC 2017 : Les ressources mobilisées en interaction, 52, </w:t>
+              <w:t xml:space="preserve">, 2018, 52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20185203003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20185200001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900736v1</w:t>
+                <w:t xml:space="preserve">hal-01898080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles ressources mobilisées en interaction ? Réflexions transversales sur une notion ubiquitaire</w:t>
+                <w:t xml:space="preserve">Camera fabula.Outil et objet sémiotique complexe en interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 52, </w:t>
+              <w:t xml:space="preserve">, 2018, ICODOC 2017 : Les ressources mobilisées en interaction, 52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20185200001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20185203003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898080v1</w:t>
+                <w:t xml:space="preserve">hal-01900736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paye ton musée ! Street art et (re)médiation culturelle en milieu urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les objets de la ville et leur recomposition : appréhension des objets et de leurs significations en situation d’interaction dans l’espace urbain grand lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Têtes chercheuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900849v1</w:t>
+                <w:t xml:space="preserve">hal-01900979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« I’ suffit juste d’avoir l’œil » ? Regards croisés sur la négociation des objets de la ville en interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paye ton musée ! Street art et (re)médiation culturelle en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos Semióticos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11606/issn.1980-4016.esse.2017.140739⟩</w:t>
+              <w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Iconoclastie et institutionnalisation, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12977/ocula78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900825v1</w:t>
+                <w:t xml:space="preserve">hal-01900849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogisme urbain. La ville entre normes et appropriations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter Pares : revue électronique de jeunes chercheurs en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Normes, Créativité et Esthétique, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01900760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets de la ville et leur recomposition : appréhension des objets et de leurs significations en situation d’interaction dans l’espace urbain grand lyonnais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">« I’ suffit juste d’avoir l’œil » ? Regards croisés sur la négociation des objets de la ville en interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Têtes chercheuses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estudos Semióticos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.1980-4016.esse.2017.140739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900979v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2501,51 +2501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions through touristic discourses. Mediation and rendition of an urban experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2586,277 +2586,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’« effet poubelle » entre éthique et esthétique des pratiques de la ville</w:t>
+                <w:t xml:space="preserve">« Là c’est ici hein ». La deixis entre interactions in vivo et médiations tierces de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Biglari et M. Colas-Blaise. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages and Meaning of the City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Istanbul University Press, pp. 101-126, 2021, </w:t>
+              <w:t xml:space="preserve">Les déictiques à l’épreuve des discours et des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26650/B/AA04.2021.001-3.06⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 269-287, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375872v1</w:t>
+                <w:t xml:space="preserve">hal-03201503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Là c’est ici hein ». La deixis entre interactions in vivo et médiations tierces de la ville</w:t>
+                <w:t xml:space="preserve">« Les trottinettes ça fait chier tout le monde ». Valorisations individuelles et (dé)solidarisations d’un collectif dans une balade urbaine guidée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Biglari et M. Colas-Blaise. </w:t>
+              <w:t xml:space="preserve">P. Basso Fossali. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les déictiques à l’épreuve des discours et des pratiques</w:t>
+              <w:t xml:space="preserve">Créativité de groupe et reconnaissance institutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 269-287, 2021</w:t>
+                <w:t xml:space="preserve">PULim, Semiotica viva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 437-455, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201503v1</w:t>
+                <w:t xml:space="preserve">hal-03201501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les trottinettes ça fait chier tout le monde ». Valorisations individuelles et (dé)solidarisations d’un collectif dans une balade urbaine guidée</w:t>
+                <w:t xml:space="preserve">L’« effet poubelle » entre éthique et esthétique des pratiques de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Créativité de groupe et reconnaissance institutionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Languages and Meaning of the City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istanbul University Press, pp. 101-126, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PULim, Semiotica viva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.26650/B/AA04.2021.001-3.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201501v1</w:t>
+                <w:t xml:space="preserve">hal-03375872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habemus præsidentem. Parcours sémiotique d’une annonce médiatique sur un réseau social numérique</w:t>
               </w:r>
@@ -3158,51 +3158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICODOC 2017 : Les ressources mobilisées en interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">52, EDP Sciences, 2018, SHS Web of Conferences, 978-2-75595-9060-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3252,51 +3252,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes, modalités et modalisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3382,1050 +3382,1050 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)médiation de l’expérience de visite de l’exposition « Cancers » dans un parcours en 360°</w:t>
+                <w:t xml:space="preserve">Exposition ou terrain de recherches ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Doulfaquar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'expérience : un enjeu pour les SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier; Université Toulouse 2 Jean Jaurès; Université Montpellier 3 Paul Valéry; Laboratoire d’Études et de Recherches Appliquées en Sciences Sociales, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les échappées inattendues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS - Délégation Rhône Auvergne, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600565v1</w:t>
+                <w:t xml:space="preserve">hal-04797805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ExpReSyF : étude de l'exposition &amp;quot;Cancers&amp;quot; entre expérience de visite et expérience de vie</w:t>
+                <w:t xml:space="preserve">Une gare métropolitaine pour environnement d’apprentissage d’une langue-culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITEM - Salon International des Musées, des lieux de culture et de tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Cultures et médiations" (CNE) mutualisé avec le séminaire "Les mises en récit des territoires" (ELICO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 8562 Centre Norbert Elias; EA 4147 ELICO, Jan 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826446v1</w:t>
+                <w:t xml:space="preserve">hal-04600671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et création de parcours immersifs et interactifs en 360° avec 3DVista, atelier d’initiation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Re)médiation de l’expérience de visite de l’exposition « Cancers » dans un parcours en 360°</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiburce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Doulfaquar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecritures alternatives en SHS 2024 - Le récit scientifique en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAU; MSH Ange Guépin, Nov 2024, Nantes (MSH), France</w:t>
+              <w:t xml:space="preserve">Penser l'expérience : un enjeu pour les SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier; Université Toulouse 2 Jean Jaurès; Université Montpellier 3 Paul Valéry; Laboratoire d’Études et de Recherches Appliquées en Sciences Sociales, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04823197v1</w:t>
+                <w:t xml:space="preserve">hal-04600565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documentation et (re)médiation d'inscriptions urbaines en images à 360°</w:t>
+                <w:t xml:space="preserve">Le projet ExpReSyF : étude de l'exposition &amp;quot;Cancers&amp;quot; entre expérience de visite et expérience de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études projet Graff'city - "Voir, lire, parcourir : itinéraires sémiotiques dans la ville graffée"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne; UR 4426 MICA, Mar 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SITEM - Salon International des Musées, des lieux de culture et de tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600704v1</w:t>
+                <w:t xml:space="preserve">hal-04826446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter l’exposition « Cancers », entre expérience de visite et expérience de vie</w:t>
+                <w:t xml:space="preserve">Documentation et (re)médiation d'inscriptions urbaines en images à 360°</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'expérience : un enjeu pour les SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier; Université Toulouse 2 Jean Jaurès; Université Montpellier 3 Paul Valéry; Laboratoire d’Études et de Recherches Appliquées en Sciences Sociales, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'études projet Graff'city - "Voir, lire, parcourir : itinéraires sémiotiques dans la ville graffée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne; UR 4426 MICA, Mar 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599936v1</w:t>
+                <w:t xml:space="preserve">hal-04600704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et création de parcours immersifs et interactifs en 360° avec 3DVista : atelier d’initiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Doulfaquar</w:t>
+                <w:t xml:space="preserve">Enquêter l’exposition « Cancers », entre expérience de visite et expérience de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Lascar</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiburce</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecritures alternatives de la recherche en SHS. Le récit scientifique en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ambiances, Architectures, Urbanités (UMR 1563); MSH Ange-Guépin (UAR 3491), Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Penser l'expérience : un enjeu pour les SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier; Université Toulouse 2 Jean Jaurès; Université Montpellier 3 Paul Valéry; Laboratoire d’Études et de Recherches Appliquées en Sciences Sociales, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797711v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition ou terrain de recherches ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et création de parcours immersifs et interactifs en 360° avec 3DVista, atelier d’initiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Doulfaquar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les échappées inattendues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS - Délégation Rhône Auvergne, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ecritures alternatives en SHS 2024 - Le récit scientifique en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAU; MSH Ange Guépin, Nov 2024, Nantes (MSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797805v1</w:t>
+                <w:t xml:space="preserve">halshs-04823197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une gare métropolitaine pour environnement d’apprentissage d’une langue-culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et création de parcours immersifs et interactifs en 360° avec 3DVista : atelier d’initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Doulfaquar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Cultures et médiations" (CNE) mutualisé avec le séminaire "Les mises en récit des territoires" (ELICO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 8562 Centre Norbert Elias; EA 4147 ELICO, Jan 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">Ecritures alternatives de la recherche en SHS. Le récit scientifique en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambiances, Architectures, Urbanités (UMR 1563); MSH Ange-Guépin (UAR 3491), Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600671v1</w:t>
+                <w:t xml:space="preserve">hal-04797711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empêcher pour faire respecter, respecter pour ne pas faire interdire : exercices de liberté et dispositifs de gestion des pratiques de/dans la ville</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étudier la parole-en-interaction lors de visites guidées, entre recherche appliquée et formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Lingua Urbana : construction du langage, construction du tissu urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université; UR4236 ÉCHANGES; Fédération CRISIS, Mar 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de l'Association Internationale de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AILA; ENS de Lyon; UMR 5191 ICAR; EA 7474, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600733v1</w:t>
+                <w:t xml:space="preserve">hal-04600911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la parole-en-interaction lors de visites guidées, entre recherche appliquée et formation professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecriture collaborative de portrait d’étudiants internationaux usagers de la ville : de l’atelier cartographique participatif au storymapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de l'Association Internationale de Linguistique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AILA; ENS de Lyon; UMR 5191 ICAR; EA 7474, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Visual Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Laguna, Nov 2023, La Laguna, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600911v1</w:t>
+                <w:t xml:space="preserve">halshs-04822831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecriture collaborative de portrait d’étudiants internationaux usagers de la ville : de l’atelier cartographique participatif au storymapping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Justine Lascar</w:t>
+                <w:t xml:space="preserve">Les dynamiques de socialisation au musée : médiation et interface entre des mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Laguna, Nov 2023, La Laguna, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">Congrès mondial de l'Association Internationale de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AILA; ENS de Lyon; UMR 5191 ICAR; EA 7474 DYLIS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04822831v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques de socialisation au musée : médiation et interface entre des mondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Empêcher pour faire respecter, respecter pour ne pas faire interdire : exercices de liberté et dispositifs de gestion des pratiques de/dans la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial de l'Association Internationale de Linguistique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AILA; ENS de Lyon; UMR 5191 ICAR; EA 7474 DYLIS, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Lingua Urbana : construction du langage, construction du tissu urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; UR4236 ÉCHANGES; Fédération CRISIS, Mar 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600888v1</w:t>
+                <w:t xml:space="preserve">hal-04600733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la toile à l’écran et vice versa. Conception d’un dispositif immersif en vidéo 360° dans un musée des Beaux-Arts</w:t>
               </w:r>
@@ -4569,260 +4569,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented artworks and museum digitalization in 360° video</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Doulfaquar</w:t>
+                <w:t xml:space="preserve">Écriture collaborative de portraits d’étudiants internationaux usagers de la ville : de l’atelier cartographique participatif au storymapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès de l’AILA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aila; ICAR, Jul 2023, Lyon (ENS de Lyon), France</w:t>
+              <w:t xml:space="preserve">Colloque international Visual Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Laguna Tenerife; Université Savoie Mont Blanc, Nov 2023, La Laguna, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04822915v1</w:t>
+                <w:t xml:space="preserve">hal-04600993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture collaborative de portraits d’étudiants internationaux usagers de la ville : de l’atelier cartographique participatif au storymapping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+                <w:t xml:space="preserve">Augmented artworks and museum digitalization in 360° video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Doulfaquar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Visual Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Laguna Tenerife; Université Savoie Mont Blanc, Nov 2023, La Laguna, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">20ème congrès de l’AILA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aila; ICAR, Jul 2023, Lyon (ENS de Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600993v1</w:t>
+                <w:t xml:space="preserve">halshs-04822915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience, discours et interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4854,273 +4854,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04792082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« C’est nous qui punissons ». Quels enjeux d’un discours muséal sur les prisons ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+                <w:t xml:space="preserve">Expérience, discours et interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française – CMLF 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Montpellier, France. pp.1-15</w:t>
+              <w:t xml:space="preserve">Cours commun du CHELS sur la thématique « Les expériences du monde »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03318047v1</w:t>
+                <w:t xml:space="preserve">halshs-04792081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension politique de la médiation culturelle et scientifique. Enquête sémiotique des représentations des prisons au musée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">« C’est nous qui punissons ». Quels enjeux d’un discours muséal sur les prisons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Comment le sens du lieu change ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française – CMLF 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montpellier, France. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03318070v1</w:t>
+                <w:t xml:space="preserve">halshs-03318047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience, discours et interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+                <w:t xml:space="preserve">La dimension politique de la médiation culturelle et scientifique. Enquête sémiotique des représentations des prisons au musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cours commun du CHELS sur la thématique « Les expériences du monde »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Comment le sens du lieu change ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04792081v1</w:t>
+                <w:t xml:space="preserve">halshs-03318070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation, les affects et les ruses de l’intelligence</w:t>
               </w:r>
@@ -5376,165 +5376,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémiotique des interactions et sémiotisation en interaction. Prises de données et emprises sur les données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns procéduraux dans les guides d'information et de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Cellule Corpus Complexe, Laboratoire ICAR (UMR 5191)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire "LanDES", Laboratoire ICAR UMR5191, ENS de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546146v1</w:t>
+                <w:t xml:space="preserve">halshs-01478705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parapluie, une béquille dans la visite guidée</w:t>
+                <w:t xml:space="preserve">Sémiotique des interactions et sémiotisation en interaction. Prises de données et emprises sur les données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire InSitu, Laboratoire ICAR (UMR 5191)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Atelier Cellule Corpus Complexe, Laboratoire ICAR (UMR 5191)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546140v1</w:t>
+                <w:t xml:space="preserve">halshs-01546146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habemus præsidentem. Parcours d'une annonce médiatique sur le réseau social Facebook</w:t>
               </w:r>
@@ -5596,178 +5609,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns procéduraux dans les guides d'information et de prévention</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le parapluie, une béquille dans la visite guidée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "LanDES", Laboratoire ICAR UMR5191, ENS de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire InSitu, Laboratoire ICAR (UMR 5191)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01478705v1</w:t>
+                <w:t xml:space="preserve">halshs-01546140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceci n’est pas un tag. Paradigme et fonction méta- du langage</w:t>
+                <w:t xml:space="preserve">Le graffiti, mythe durable et temporalité éphémère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Paradigme », LanDES, Laboratoire ICAR (UMR 5191)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXXVIIe Colloque d’Albi (CAMS), Utopie et formes de vie, 4 – 7 juillet 2016, Albi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546153v1</w:t>
+                <w:t xml:space="preserve">halshs-01370914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogisme urbain : la ville entre normes et appropriations</w:t>
               </w:r>
@@ -5898,165 +5898,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01378836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le graffiti, reterritorialisation ou resémantisation du territoire ?</w:t>
+                <w:t xml:space="preserve">Ceci n’est pas un tag. Paradigme et fonction méta- du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le territoire en SHS : à la croisée des regards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Paradigme », LanDES, Laboratoire ICAR (UMR 5191)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546156v1</w:t>
+                <w:t xml:space="preserve">halshs-01546153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le graffiti, mythe durable et temporalité éphémère</w:t>
+                <w:t xml:space="preserve">Le graffiti, reterritorialisation ou resémantisation du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIe Colloque d’Albi (CAMS), Utopie et formes de vie, 4 – 7 juillet 2016, Albi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">Le territoire en SHS : à la croisée des regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01370914v1</w:t>
+                <w:t xml:space="preserve">halshs-01546156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promenade urbaine et les graffitis</w:t>
               </w:r>
@@ -6329,213 +6329,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visite guidée au Palais des Beaux-Arts de Lille - 19052022 - extrait vidéo 3</w:t>
+                <w:t xml:space="preserve">Visite guidée au Palais des Beaux-Arts de Lille - 19052022 - extrait vidéo 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279370v1</w:t>
+                <w:t xml:space="preserve">hal-04279343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visite guidée au Palais des Beaux-Arts de Lille - 19052022 - extrait vidéo 1</w:t>
+                <w:t xml:space="preserve">Visite guidée au Palais des Beaux-Arts de Lille - 19052022 - extrait vidéo 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279059v1</w:t>
+                <w:t xml:space="preserve">hal-04279370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visite guidée au Palais des Beaux-Arts de Lille - 19052022 - extrait vidéo 2</w:t>
+                <w:t xml:space="preserve">Visite guidée au Palais des Beaux-Arts de Lille - 19052022 - extrait vidéo 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279343v1</w:t>
+                <w:t xml:space="preserve">hal-04279059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des murs à qui donner la parole. Un entretien au Mémorial National de la prison de Montluc</w:t>
               </w:r>
@@ -6547,51 +6547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6603,151 +6603,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balade urbaine Esprit Skate - Musées Gadagne - Extrait antiskates</w:t>
+                <w:t xml:space="preserve">Balade urbaine Esprit skate programmée par les Musées Gadagne (Musée d'Histoire de la Ville de Lyon) - Lyon, le 19.06.2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148520v1</w:t>
+                <w:t xml:space="preserve">hal-02483196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balade urbaine Esprit skate programmée par les Musées Gadagne (Musée d'Histoire de la Ville de Lyon) - Lyon, le 19.06.2016.</w:t>
+                <w:t xml:space="preserve">Balade urbaine Esprit Skate - Musées Gadagne - Extrait antiskates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483196v1</w:t>
+                <w:t xml:space="preserve">hal-04148520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6892,51 +6892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Doulfaquar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7123,51 +7123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-20-CE38-0017" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aslan.universite-lyon.fr/projets/projet-prism-90548.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museedesconfluences.fr/fr/evenements/prison-au-del%C3%A0-des-murs?destination=search/general/prison/general/prison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02059301v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doulfaquar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12uyc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6319" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3776" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Basso Fossali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.221.0075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Basso&#160;fossali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3324" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18680/hss.2020.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208103004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185203003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185200001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula78" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2017.140739" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02059301v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2113" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133x3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003056652-16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/B/AA04.2021.001-3.06" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-deictiques-a-l-epreuve-des-discours-et-des-pratiques-la-c-est-ici-hein.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201501v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=968&amp;amp;Itemid=9&amp;amp;catid=27" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060134v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/1590" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/lappropriation-linterpretation-de-lalterite-et-linscription-de-soi/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colas-Blaise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3438" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826446v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797805v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600733v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352332v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chernyshova Elizaveta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03159196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04279370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04279059v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04279343v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912045v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04148520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02483196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244305v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-20-CE38-0017" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aslan.universite-lyon.fr/projets/projet-prism-90548.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museedesconfluences.fr/fr/evenements/prison-au-del%C3%A0-des-murs?destination=search/general/prison/general/prison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02059301v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doulfaquar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12uyc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6319" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3776" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Basso&#160;fossali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3324" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Basso Fossali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.221.0075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208103004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18680/hss.2020.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185200001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185203003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900979v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula78" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2017.140739" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02059301v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2113" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133x3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003056652-16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-deictiques-a-l-epreuve-des-discours-et-des-pratiques-la-c-est-ici-hein.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=968&amp;amp;Itemid=9&amp;amp;catid=27" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/B/AA04.2021.001-3.06" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060134v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/1590" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/lappropriation-linterpretation-de-lalterite-et-linscription-de-soi/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colas-Blaise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3438" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822831v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600888v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600733v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352332v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chernyshova Elizaveta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03159196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04279343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04279370v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04279059v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912045v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02483196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04148520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244305v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>