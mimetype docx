--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -837,1472 +837,1472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)matérialiser la condition carcérale au musée : expériences, médiations et mémoires vivantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposer la prison « au-delà des murs ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125</w:t>
+              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375932v1</w:t>
+                <w:t xml:space="preserve">halshs-03318028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposing prison “beyond the walls”. The museum as a translator of experiences and a vector of commitments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Basso fossali</w:t>
+                <w:t xml:space="preserve">Documenter les entretiens déambulés : interactions filmées et interactivité filmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiburce</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Images interactives et nouvelles écritures (5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375973v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter les entretiens déambulés : interactions filmées et interactivité filmique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion du risque dans la ville : patterns procéduraux dans les guides d’information et de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 221 (1), pp. 75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.221.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201504v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion du risque dans la ville : patterns procéduraux dans les guides d’information et de prévention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Futur passé de la punition et actualité d'une institution. Enquête sémiotique de la représentation des prisons au musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp. 32-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200415v1</w:t>
+                <w:t xml:space="preserve">hal-03375984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposer la prison « au-delà des murs ».</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+                <w:t xml:space="preserve">Exploitation, exploration et appropriation de l'archive. Étude sémiotique de la didactisation de la base de données CLAPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiburce</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13, pp.1-25</w:t>
+              <w:t xml:space="preserve">, 2021, Sémiotiques de l'archive, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03318028v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futur passé de la punition et actualité d'une institution. Enquête sémiotique de la représentation des prisons au musée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Re)matérialiser la condition carcérale au musée : expériences, médiations et mémoires vivantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31, pp. 32-41</w:t>
+              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375984v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation, exploration et appropriation de l'archive. Étude sémiotique de la didactisation de la base de données CLAPI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposing prison “beyond the walls”. The museum as a translator of experiences and a vector of commitments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso fossali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Sémiotiques de l'archive, 12</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/signata.3324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104340v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion publique des émotions et les ruses de l’intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequences and scenes of transposition of an unshareable experience. A semiotically released prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives, 81, </w:t>
+              <w:t xml:space="preserve">Punctum : International Journal of Semiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06 (01), pp.39-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20208103004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18680/hss.2020.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043854v1</w:t>
+                <w:t xml:space="preserve">hal-03029835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequences and scenes of transposition of an unshareable experience. A semiotically released prison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+                <w:t xml:space="preserve">Étudier les représentations des prisons au musée, entre sémiotique des pratiques et analyse des interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiburce</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Punctum : International Journal of Semiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18680/hss.2020.0003⟩</w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.11002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207811002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029835v1</w:t>
+                <w:t xml:space="preserve">hal-03036826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les représentations des prisons au musée, entre sémiotique des pratiques et analyse des interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« C’est nous qui punissons. ». Quels enjeux d’un discours muséal sur les prisons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 78, pp.11002. </w:t>
+              <w:t xml:space="preserve">, 2020, 78, pp.01023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20207811002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207801023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036826v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« C’est nous qui punissons. ». Quels enjeux d’un discours muséal sur les prisons ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion publique des émotions et les ruses de l’intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 78, pp.01023. </w:t>
+              <w:t xml:space="preserve">, 2020, ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives, 81, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20207801023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20208103004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036844v1</w:t>
+                <w:t xml:space="preserve">hal-03043854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles ressources mobilisées en interaction ? Réflexions transversales sur une notion ubiquitaire</w:t>
+                <w:t xml:space="preserve">Camera fabula.Outil et objet sémiotique complexe en interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 52, </w:t>
+              <w:t xml:space="preserve">, 2018, ICODOC 2017 : Les ressources mobilisées en interaction, 52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20185200001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20185203003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898080v1</w:t>
+                <w:t xml:space="preserve">hal-01900736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera fabula.Outil et objet sémiotique complexe en interaction</w:t>
+                <w:t xml:space="preserve">Quelles ressources mobilisées en interaction ? Réflexions transversales sur une notion ubiquitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, ICODOC 2017 : Les ressources mobilisées en interaction, 52, </w:t>
+              <w:t xml:space="preserve">, 2018, 52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20185203003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20185200001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900736v1</w:t>
+                <w:t xml:space="preserve">hal-01898080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets de la ville et leur recomposition : appréhension des objets et de leurs significations en situation d’interaction dans l’espace urbain grand lyonnais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paye ton musée ! Street art et (re)médiation culturelle en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Têtes chercheuses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Iconoclastie et institutionnalisation, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12977/ocula78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900979v1</w:t>
+                <w:t xml:space="preserve">hal-01900849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paye ton musée ! Street art et (re)médiation culturelle en milieu urbain</w:t>
+                <w:t xml:space="preserve">Le dialogisme urbain. La ville entre normes et appropriations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inter Pares : revue électronique de jeunes chercheurs en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Normes, Créativité et Esthétique, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900849v1</w:t>
+                <w:t xml:space="preserve">halshs-01900760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dialogisme urbain. La ville entre normes et appropriations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« I’ suffit juste d’avoir l’œil » ? Regards croisés sur la négociation des objets de la ville en interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter Pares : revue électronique de jeunes chercheurs en sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estudos Semióticos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.1980-4016.esse.2017.140739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01900760v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« I’ suffit juste d’avoir l’œil » ? Regards croisés sur la négociation des objets de la ville en interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Les objets de la ville et leur recomposition : appréhension des objets et de leurs significations en situation d’interaction dans l’espace urbain grand lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Chernyshova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos Semióticos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Têtes chercheuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11606/issn.1980-4016.esse.2017.140739⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01900825v1</w:t>
+                <w:t xml:space="preserve">hal-01900979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2501,51 +2501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions through touristic discourses. Mediation and rendition of an urban experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2586,113 +2586,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Là c’est ici hein ». La deixis entre interactions in vivo et médiations tierces de la ville</w:t>
+                <w:t xml:space="preserve">L’« effet poubelle » entre éthique et esthétique des pratiques de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les déictiques à l’épreuve des discours et des pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Languages and Meaning of the City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istanbul University Press, pp. 101-126, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.26650/B/AA04.2021.001-3.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201503v1</w:t>
+                <w:t xml:space="preserve">hal-03375872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les trottinettes ça fait chier tout le monde ». Valorisations individuelles et (dé)solidarisations d’un collectif dans une balade urbaine guidée</w:t>
               </w:r>
@@ -2758,105 +2750,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’« effet poubelle » entre éthique et esthétique des pratiques de la ville</w:t>
+                <w:t xml:space="preserve">« Là c’est ici hein ». La deixis entre interactions in vivo et médiations tierces de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Biglari et M. Colas-Blaise. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages and Meaning of the City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Istanbul University Press, pp. 101-126, 2021, </w:t>
+              <w:t xml:space="preserve">Les déictiques à l’épreuve des discours et des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26650/B/AA04.2021.001-3.06⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 269-287, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375872v1</w:t>
+                <w:t xml:space="preserve">hal-03201503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habemus præsidentem. Parcours sémiotique d’une annonce médiatique sur un réseau social numérique</w:t>
               </w:r>
@@ -3158,51 +3158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICODOC 2017 : Les ressources mobilisées en interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">52, EDP Sciences, 2018, SHS Web of Conferences, 978-2-75595-9060-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3252,51 +3252,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes, modalités et modalisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3382,273 +3382,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition ou terrain de recherches ?</w:t>
+                <w:t xml:space="preserve">(Re)médiation de l’expérience de visite de l’exposition « Cancers » dans un parcours en 360°</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Doulfaquar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les échappées inattendues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS - Délégation Rhône Auvergne, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Penser l'expérience : un enjeu pour les SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier; Université Toulouse 2 Jean Jaurès; Université Montpellier 3 Paul Valéry; Laboratoire d’Études et de Recherches Appliquées en Sciences Sociales, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797805v1</w:t>
+                <w:t xml:space="preserve">hal-04600565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une gare métropolitaine pour environnement d’apprentissage d’une langue-culture</w:t>
+                <w:t xml:space="preserve">Documentation et (re)médiation d'inscriptions urbaines en images à 360°</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Cultures et médiations" (CNE) mutualisé avec le séminaire "Les mises en récit des territoires" (ELICO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 8562 Centre Norbert Elias; EA 4147 ELICO, Jan 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journée d'études projet Graff'city - "Voir, lire, parcourir : itinéraires sémiotiques dans la ville graffée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne; UR 4426 MICA, Mar 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600671v1</w:t>
+                <w:t xml:space="preserve">hal-04600704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)médiation de l’expérience de visite de l’exposition « Cancers » dans un parcours en 360°</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et création de parcours immersifs et interactifs en 360° avec 3DVista, atelier d’initiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Doulfaquar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'expérience : un enjeu pour les SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier; Université Toulouse 2 Jean Jaurès; Université Montpellier 3 Paul Valéry; Laboratoire d’Études et de Recherches Appliquées en Sciences Sociales, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Ecritures alternatives en SHS 2024 - Le récit scientifique en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAU; MSH Ange Guépin, Nov 2024, Nantes (MSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600565v1</w:t>
+                <w:t xml:space="preserve">halshs-04823197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ExpReSyF : étude de l'exposition &amp;quot;Cancers&amp;quot; entre expérience de visite et expérience de vie</w:t>
               </w:r>
@@ -3710,722 +3723,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documentation et (re)médiation d'inscriptions urbaines en images à 360°</w:t>
+                <w:t xml:space="preserve">Enquêter l’exposition « Cancers », entre expérience de visite et expérience de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études projet Graff'city - "Voir, lire, parcourir : itinéraires sémiotiques dans la ville graffée"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne; UR 4426 MICA, Mar 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Penser l'expérience : un enjeu pour les SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier; Université Toulouse 2 Jean Jaurès; Université Montpellier 3 Paul Valéry; Laboratoire d’Études et de Recherches Appliquées en Sciences Sociales, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600704v1</w:t>
+                <w:t xml:space="preserve">hal-04599936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter l’exposition « Cancers », entre expérience de visite et expérience de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et création de parcours immersifs et interactifs en 360° avec 3DVista : atelier d’initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Doulfaquar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'expérience : un enjeu pour les SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier; Université Toulouse 2 Jean Jaurès; Université Montpellier 3 Paul Valéry; Laboratoire d’Études et de Recherches Appliquées en Sciences Sociales, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Ecritures alternatives de la recherche en SHS. Le récit scientifique en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambiances, Architectures, Urbanités (UMR 1563); MSH Ange-Guépin (UAR 3491), Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599936v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et création de parcours immersifs et interactifs en 360° avec 3DVista, atelier d’initiation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Doulfaquar</w:t>
+                <w:t xml:space="preserve">Exposition ou terrain de recherches ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecritures alternatives en SHS 2024 - Le récit scientifique en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAU; MSH Ange Guépin, Nov 2024, Nantes (MSH), France</w:t>
+              <w:t xml:space="preserve">Les échappées inattendues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS - Délégation Rhône Auvergne, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04823197v1</w:t>
+                <w:t xml:space="preserve">hal-04797805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et création de parcours immersifs et interactifs en 360° avec 3DVista : atelier d’initiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une gare métropolitaine pour environnement d’apprentissage d’une langue-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecritures alternatives de la recherche en SHS. Le récit scientifique en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ambiances, Architectures, Urbanités (UMR 1563); MSH Ange-Guépin (UAR 3491), Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Cultures et médiations" (CNE) mutualisé avec le séminaire "Les mises en récit des territoires" (ELICO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 8562 Centre Norbert Elias; EA 4147 ELICO, Jan 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797711v1</w:t>
+                <w:t xml:space="preserve">hal-04600671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la parole-en-interaction lors de visites guidées, entre recherche appliquée et formation professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empêcher pour faire respecter, respecter pour ne pas faire interdire : exercices de liberté et dispositifs de gestion des pratiques de/dans la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de l'Association Internationale de Linguistique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AILA; ENS de Lyon; UMR 5191 ICAR; EA 7474, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Lingua Urbana : construction du langage, construction du tissu urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; UR4236 ÉCHANGES; Fédération CRISIS, Mar 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600911v1</w:t>
+                <w:t xml:space="preserve">hal-04600733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecriture collaborative de portrait d’étudiants internationaux usagers de la ville : de l’atelier cartographique participatif au storymapping</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étudier la parole-en-interaction lors de visites guidées, entre recherche appliquée et formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Laguna, Nov 2023, La Laguna, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de l'Association Internationale de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AILA; ENS de Lyon; UMR 5191 ICAR; EA 7474, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04822831v1</w:t>
+                <w:t xml:space="preserve">hal-04600911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques de socialisation au musée : médiation et interface entre des mondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+                <w:t xml:space="preserve">Ecriture collaborative de portrait d’étudiants internationaux usagers de la ville : de l’atelier cartographique participatif au storymapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial de l'Association Internationale de Linguistique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AILA; ENS de Lyon; UMR 5191 ICAR; EA 7474 DYLIS, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Visual Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Laguna, Nov 2023, La Laguna, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600888v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04822831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empêcher pour faire respecter, respecter pour ne pas faire interdire : exercices de liberté et dispositifs de gestion des pratiques de/dans la ville</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Les dynamiques de socialisation au musée : médiation et interface entre des mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Lingua Urbana : construction du langage, construction du tissu urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université; UR4236 ÉCHANGES; Fédération CRISIS, Mar 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès mondial de l'Association Internationale de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AILA; ENS de Lyon; UMR 5191 ICAR; EA 7474 DYLIS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600733v1</w:t>
+                <w:t xml:space="preserve">hal-04600888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la toile à l’écran et vice versa. Conception d’un dispositif immersif en vidéo 360° dans un musée des Beaux-Arts</w:t>
               </w:r>
@@ -4575,64 +4575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture collaborative de portraits d’étudiants internationaux usagers de la ville : de l’atelier cartographique participatif au storymapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4778,51 +4778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience, discours et interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4854,273 +4854,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04792082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience, discours et interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+                <w:t xml:space="preserve">« C’est nous qui punissons ». Quels enjeux d’un discours muséal sur les prisons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cours commun du CHELS sur la thématique « Les expériences du monde »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française – CMLF 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montpellier, France. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04792081v1</w:t>
+                <w:t xml:space="preserve">halshs-03318047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« C’est nous qui punissons ». Quels enjeux d’un discours muséal sur les prisons ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">La dimension politique de la médiation culturelle et scientifique. Enquête sémiotique des représentations des prisons au musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française – CMLF 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Montpellier, France. pp.1-15</w:t>
+              <w:t xml:space="preserve">Colloque international « Comment le sens du lieu change ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03318047v1</w:t>
+                <w:t xml:space="preserve">halshs-03318070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension politique de la médiation culturelle et scientifique. Enquête sémiotique des représentations des prisons au musée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+                <w:t xml:space="preserve">Expérience, discours et interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Comment le sens du lieu change ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Cours commun du CHELS sur la thématique « Les expériences du monde »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03318070v1</w:t>
+                <w:t xml:space="preserve">halshs-04792081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation, les affects et les ruses de l’intelligence</w:t>
               </w:r>
@@ -5376,398 +5376,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns procéduraux dans les guides d'information et de prévention</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sémiotique des interactions et sémiotisation en interaction. Prises de données et emprises sur les données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "LanDES", Laboratoire ICAR UMR5191, ENS de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Atelier Cellule Corpus Complexe, Laboratoire ICAR (UMR 5191)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01478705v1</w:t>
+                <w:t xml:space="preserve">halshs-01546146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémiotique des interactions et sémiotisation en interaction. Prises de données et emprises sur les données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habemus præsidentem. Parcours d'une annonce médiatique sur le réseau social Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Constantin de Chanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Cellule Corpus Complexe, Laboratoire ICAR (UMR 5191)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque de clôture de l'ANR CEMES, Démédiation, immédiation, remédiation. Les modes de transformation des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546146v1</w:t>
+                <w:t xml:space="preserve">hal-02073359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habemus præsidentem. Parcours d'une annonce médiatique sur le réseau social Facebook</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le parapluie, une béquille dans la visite guidée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clôture de l'ANR CEMES, Démédiation, immédiation, remédiation. Les modes de transformation des médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">Séminaire InSitu, Laboratoire ICAR (UMR 5191)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073359v1</w:t>
+                <w:t xml:space="preserve">halshs-01546140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parapluie, une béquille dans la visite guidée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns procéduraux dans les guides d'information et de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire InSitu, Laboratoire ICAR (UMR 5191)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire "LanDES", Laboratoire ICAR UMR5191, ENS de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546140v1</w:t>
+                <w:t xml:space="preserve">halshs-01478705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le graffiti, mythe durable et temporalité éphémère</w:t>
+                <w:t xml:space="preserve">Ceci n’est pas un tag. Paradigme et fonction méta- du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIe Colloque d’Albi (CAMS), Utopie et formes de vie, 4 – 7 juillet 2016, Albi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Paradigme », LanDES, Laboratoire ICAR (UMR 5191)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01370914v1</w:t>
+                <w:t xml:space="preserve">halshs-01546153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogisme urbain : la ville entre normes et appropriations</w:t>
               </w:r>
@@ -5898,165 +5898,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01378836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceci n’est pas un tag. Paradigme et fonction méta- du langage</w:t>
+                <w:t xml:space="preserve">Le graffiti, reterritorialisation ou resémantisation du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Paradigme », LanDES, Laboratoire ICAR (UMR 5191)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le territoire en SHS : à la croisée des regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546153v1</w:t>
+                <w:t xml:space="preserve">halshs-01546156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le graffiti, reterritorialisation ou resémantisation du territoire ?</w:t>
+                <w:t xml:space="preserve">Le graffiti, mythe durable et temporalité éphémère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le territoire en SHS : à la croisée des regards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXXVIIe Colloque d’Albi (CAMS), Utopie et formes de vie, 4 – 7 juillet 2016, Albi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546156v1</w:t>
+                <w:t xml:space="preserve">halshs-01370914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promenade urbaine et les graffitis</w:t>
               </w:r>
@@ -6329,213 +6329,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visite guidée au Palais des Beaux-Arts de Lille - 19052022 - extrait vidéo 2</w:t>
+                <w:t xml:space="preserve">Visite guidée au Palais des Beaux-Arts de Lille - 19052022 - extrait vidéo 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279343v1</w:t>
+                <w:t xml:space="preserve">hal-04279370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visite guidée au Palais des Beaux-Arts de Lille - 19052022 - extrait vidéo 3</w:t>
+                <w:t xml:space="preserve">Visite guidée au Palais des Beaux-Arts de Lille - 19052022 - extrait vidéo 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279370v1</w:t>
+                <w:t xml:space="preserve">hal-04279059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visite guidée au Palais des Beaux-Arts de Lille - 19052022 - extrait vidéo 1</w:t>
+                <w:t xml:space="preserve">Visite guidée au Palais des Beaux-Arts de Lille - 19052022 - extrait vidéo 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279059v1</w:t>
+                <w:t xml:space="preserve">hal-04279343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des murs à qui donner la parole. Un entretien au Mémorial National de la prison de Montluc</w:t>
               </w:r>
@@ -6547,51 +6547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6603,151 +6603,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balade urbaine Esprit skate programmée par les Musées Gadagne (Musée d'Histoire de la Ville de Lyon) - Lyon, le 19.06.2016.</w:t>
+                <w:t xml:space="preserve">Balade urbaine Esprit Skate - Musées Gadagne - Extrait antiskates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483196v1</w:t>
+                <w:t xml:space="preserve">hal-04148520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balade urbaine Esprit Skate - Musées Gadagne - Extrait antiskates</w:t>
+                <w:t xml:space="preserve">Balade urbaine Esprit skate programmée par les Musées Gadagne (Musée d'Histoire de la Ville de Lyon) - Lyon, le 19.06.2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148520v1</w:t>
+                <w:t xml:space="preserve">hal-02483196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6892,51 +6892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Doulfaquar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Basso Fossali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7123,51 +7123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-20-CE38-0017" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aslan.universite-lyon.fr/projets/projet-prism-90548.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museedesconfluences.fr/fr/evenements/prison-au-del%C3%A0-des-murs?destination=search/general/prison/general/prison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02059301v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doulfaquar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12uyc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6319" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3776" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Basso&#160;fossali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3324" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Basso Fossali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.221.0075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208103004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18680/hss.2020.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185200001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185203003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900979v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula78" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2017.140739" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02059301v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2113" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133x3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003056652-16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-deictiques-a-l-epreuve-des-discours-et-des-pratiques-la-c-est-ici-hein.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=968&amp;amp;Itemid=9&amp;amp;catid=27" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/B/AA04.2021.001-3.06" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060134v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/1590" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/lappropriation-linterpretation-de-lalterite-et-linscription-de-soi/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colas-Blaise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3438" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822831v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600888v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600733v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352332v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chernyshova Elizaveta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546156v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03159196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04279343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04279370v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04279059v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912045v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02483196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04148520v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244305v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-20-CE38-0017" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aslan.universite-lyon.fr/projets/projet-prism-90548.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.museedesconfluences.fr/fr/evenements/prison-au-del%C3%A0-des-murs?destination=search/general/prison/general/prison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02059301v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doulfaquar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12uyc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6319" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3776" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Basso Fossali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.221.0075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Basso&#160;fossali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3324" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18680/hss.2020.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208103004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185203003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20185200001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula78" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Chernyshova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1980-4016.esse.2017.140739" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02059301v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE2113" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133x3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003056652-16" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/B/AA04.2021.001-3.06" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=968&amp;amp;Itemid=9&amp;amp;catid=27" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-deictiques-a-l-epreuve-des-discours-et-des-pratiques-la-c-est-ici-hein.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Constantin de Chanay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060134v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/1590" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/lappropriation-linterpretation-de-lalterite-et-linscription-de-soi/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Colas-Blaise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3438" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600704v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797805v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600733v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352332v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546140v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chernyshova Elizaveta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03159196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04279370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04279059v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04279343v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912045v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04148520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02483196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244305v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>